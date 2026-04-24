--- v0 (2026-03-22)
+++ v1 (2026-04-24)
@@ -187,329 +187,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief review on models for birds exposed to chemicals</w:t>
+                <w:t xml:space="preserve">Chronic exposure to a common azole fungicide is associated with reactivation of chronic Plasmodium infections in farmland birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lamonica</w:t>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lison Charvy</w:t>
+                <w:t xml:space="preserve">Coraline Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dave Kuo</w:t>
+                <w:t xml:space="preserve">Pauline Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Brischoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32, pp.3393-3407. </w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-34628-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2026.101222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723400v1</w:t>
+                <w:t xml:space="preserve">hal-05594240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic exposure to tebuconazole impairs offspring growth and survival in farmland birds: An experiment in captive house sparrows</w:t>
+                <w:t xml:space="preserve">A brief review on models for birds exposed to chemicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Bellot</w:t>
+                <w:t xml:space="preserve">Dominique Lamonica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Brischoux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lison Charvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Kuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ribout</w:t>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 275, pp.121321. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.3393-3407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-34628-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196147v1</w:t>
+                <w:t xml:space="preserve">hal-04723400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
               </w:r>
@@ -623,6853 +623,6987 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to toxic trace metals is negatively associated with testis mass in wild male roe deer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic exposure to tebuconazole impairs offspring growth and survival in farmland birds: An experiment in captive house sparrows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brischoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Vuarin</w:t>
+                <w:t xml:space="preserve">Loula Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nadia Crini</w:t>
+                <w:t xml:space="preserve">Cécile Ribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.126825⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 275, pp.121321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183755v1</w:t>
+                <w:t xml:space="preserve">hal-05196147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of trophic interactions in transfer and cascading impacts of plant protection products on biodiversity: a literature review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposure to toxic trace metals is negatively associated with testis mass in wild male roe deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vuarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Herrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Fabure</w:t>
+                <w:t xml:space="preserve">François Débias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elliott Sucre</w:t>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-35190-w⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 383, pp.126325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.126825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04746188v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wildlife ecotoxicology of plant protection products: knowns and unknowns about the impacts of currently used pesticides on terrestrial vertebrate biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+                <w:t xml:space="preserve">Role of trophic interactions in transfer and cascading impacts of plant protection products on biodiversity: a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fabure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Berny</w:t>
+                <w:t xml:space="preserve">Sophie Le Perchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Crouzet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elliott Sucre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (6), pp.2893-2955. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-33026-1⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.2993-3031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-35190-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04568739v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of neonicotinoids on biodiversity: a critical review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+                <w:t xml:space="preserve">Wildlife ecotoxicology of plant protection products: knowns and unknowns about the impacts of currently used pesticides on terrestrial vertebrate biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+                <w:t xml:space="preserve">Olivier Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bedos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (6), pp.2794-2829. </w:t>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.2893-2955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-31032-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-33026-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321892v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of wild mammals to glyphosate, AMPA, and glufosinate: a case for &amp;quot;emerging organic contaminants&amp;quot;?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+                <w:t xml:space="preserve">Impacts of neonicotinoids on biodiversity: a critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Mr Appenzeller</w:t>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Bertrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Driget</w:t>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.509⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.2794-2829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-31032-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485797v3</w:t>
+                <w:t xml:space="preserve">hal-04321892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joan Artigas</w:t>
+                <w:t xml:space="preserve">Exposure of wild mammals to glyphosate, AMPA, and glufosinate: a case for &amp;quot;emerging organic contaminants&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mr Appenzeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Driget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083391v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485797v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential mineral elements in roe deer: Associations with parasites and immune phenotypes in two contrasting populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+                <w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.11613⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779633v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minor and trace element concentrations in roe deer hair: A non-invasive method to define reference values in wildlife</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Essential mineral elements in roe deer: Associations with parasites and immune phenotypes in two contrasting populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bariod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Bidault</w:t>
+                <w:t xml:space="preserve">Clément Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.111720⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.11613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454221v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the effect of tebuconazole on three biomarkers of innate immunity in the house sparrow (Passer domesticus)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+                <w:t xml:space="preserve">Minor and trace element concentrations in roe deer hair: A non-invasive method to define reference values in wildlife</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Herrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Bariod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sydney Hope</w:t>
+                <w:t xml:space="preserve">Hervé Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33, pp.119-129. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 159, pp.111720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10646-024-02732-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.111720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423999v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term monitoring of exposure to toxic and essential metals and metalloids in the tawny owl (Strix aluco): Temporal trends and influence of spatial patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of the effect of tebuconazole on three biomarkers of innate immunity in the house sparrow (Passer domesticus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brischoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Devalloir</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bourgeon</w:t>
+                <w:t xml:space="preserve">Sydney Hope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162710⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33, pp.119-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-024-02732-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283381v1</w:t>
+                <w:t xml:space="preserve">hal-04423999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic exposure to tebuconazole alters thyroid hormones and plumage quality in house sparrows (Passer domesticus)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Brischoux</w:t>
+                <w:t xml:space="preserve">Long-term monitoring of exposure to toxic and essential metals and metalloids in the tawny owl (Strix aluco): Temporal trends and influence of spatial patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Devalloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Bangjord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bård-J Bårdsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Budzinski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+                <w:t xml:space="preserve">Sophie Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-28259-5⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 876, pp.162710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145278v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of chronic exposure to toxic metals on haematological parameters in free-ranging small mammals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic exposure to tebuconazole alters thyroid hormones and plumage quality in house sparrows (Passer domesticus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brischoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Powolny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
+                <w:t xml:space="preserve">Sophie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120675⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-28259-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289501v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental pollution and nutritional quality modulate immune response of the wood mouse (Apodemus sylvaticus) through hormonal disturbances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effects of chronic exposure to toxic metals on haematological parameters in free-ranging small mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Powolny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 337, pp.122100. </w:t>
+              <w:t xml:space="preserve">, 2023, 317, pp.120675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283376v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Trends of Organochlorine and Perfluorinated Contaminants in a Terrestrial Raptor in Northern Europe Over 34 years (1986–2019)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental pollution and nutritional quality modulate immune response of the wood mouse (Apodemus sylvaticus) through hormonal disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Devalloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Ove Bustnes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bourgeon</w:t>
+                <w:t xml:space="preserve">Yara Alchammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Driget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.5331⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 337, pp.122100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.122100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05139247v1</w:t>
+                <w:t xml:space="preserve">hal-04283376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiresidue analytical method on air and rainwater for assessing pesticide atmospheric contamination in untreated areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal Trends of Organochlorine and Perfluorinated Contaminants in a Terrestrial Raptor in Northern Europe Over 34 years (1986–2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Ove Bustnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bård-Jørgen Bårdsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Décuq</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rachid Benabdallah</w:t>
+                <w:t xml:space="preserve">Dorte Herzke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Bangjord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153582⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.5331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562863v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of environmental transfer of tebuconazole to the eggs in the house sparrow (Passer domesticus): An experimental study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+                <w:t xml:space="preserve">A multiresidue analytical method on air and rainwater for assessing pesticide atmospheric contamination in untreated areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Goutte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+                <w:t xml:space="preserve">Rachid Benabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.136469⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 823, pp.article numéro 153582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781498v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound-assisted QuEChERS-based extraction using EDTA for determination of currently-used pesticides at trace levels in soil Authors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of environmental transfer of tebuconazole to the eggs in the house sparrow (Passer domesticus): An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brischoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lafay</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-022-19397-3⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 308 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.136469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746414v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive exposure of wild small mammals to legacy and currently used pesticide mixtures in arable landscapes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ultrasound-assisted QuEChERS-based extraction using EDTA for determination of currently-used pesticides at trace levels in soil Authors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Fieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-19959-y⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-022-19397-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193413v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field mixtures of currently used pesticides in agricultural soil pose a risk to soil invertebrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pervasive exposure of wild small mammals to legacy and currently used pesticide mixtures in arable landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Appenzeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speranza C Panico</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Colette Bertrand</w:t>
+                <w:t xml:space="preserve">Louisiane Burkart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119290⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-19959-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193449v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of climate sensitive factors on the exposure to organohalogenated contaminants in an aquatic bird exploiting both marine and freshwater habitats</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Georg Bangjord</w:t>
+                <w:t xml:space="preserve">Field mixtures of currently used pesticides in agricultural soil pose a risk to soil invertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speranza C Panico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis a M van Gestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudo A Verweij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bollinger</w:t>
+                <w:t xml:space="preserve">Magali Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 850, pp.157667. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 305, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05139248v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Exposure to Tebuconazole Affects Metabolism and Body Condition in a Passerine Bird, the House Sparrow ( Passer domesticus )</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Bellot</w:t>
+                <w:t xml:space="preserve">The impact of climate sensitive factors on the exposure to organohalogenated contaminants in an aquatic bird exploiting both marine and freshwater habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Ove Bustnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bård-Jørgen Bårdsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorte Herzke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Bangjord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Marie Dupont</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chastel</w:t>
+                <w:t xml:space="preserve">Eric Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.5446⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 850, pp.157667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774854v1</w:t>
+                <w:t xml:space="preserve">hal-05139248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glyphosate, AMPA and glufosinate in soils and earthworms in a French arable landscape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Exposure to Tebuconazole Affects Metabolism and Body Condition in a Passerine Bird, the House Sparrow ( Passer domesticus )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brischoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pelosi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O. Delhomme</w:t>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.134672⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (10), pp.2500-2511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.5446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193447v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation shapes aboveground invertebrate communities more than soil properties and pollution: a preliminary investigation on a metal-contaminated site</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glyphosate, AMPA and glufosinate in soils and earthworms in a French arable landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinji Ozaki</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+                <w:t xml:space="preserve">O. Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-15811-4⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 301, pp.134672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.134672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419091v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residues of currently used pesticides in soils and earthworms: A silent threat?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
+                <w:t xml:space="preserve">Vegetation shapes aboveground invertebrate communities more than soil properties and pollution: a preliminary investigation on a metal-contaminated site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinji Ozaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine C Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.107167⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-15811-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968489v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to assess glyphosate, glufosinate and aminomethylphosphonic acid in soil and earthworms</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Residues of currently used pesticides in soils and earthworms: A silent threat?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2021.462339⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 305, pp.107167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.107167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322696v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is blood a reliable indicator of trace metal concentrations in organs of small mammals?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A method to assess glyphosate, glufosinate and aminomethylphosphonic acid in soil and earthworms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supansa Chimjarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.10.215⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1651, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2021.462339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124731v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to Pb impairs breeding success and is associated with longer lifespan in urban European blackbirds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Is blood a reliable indicator of trace metal concentrations in organs of small mammals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Powolny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dariusz Wysocki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.486. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 217, pp.320-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-36463-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.10.215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124722v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Do Richness and Composition of Diet Shape Trace Metal Exposure in a Free-Living Generalist Rodent, Apodemus sylvaticus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Exposure to Pb impairs breeding success and is associated with longer lifespan in urban European blackbirds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Valot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dariusz Wysocki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 53 (10), pp.5977-5986. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.8b07194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-36463-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316627v1</w:t>
+                <w:t xml:space="preserve">hal-02124722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forces, failles et opportunités de la recherche française en écologie trophique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Do Richness and Composition of Diet Shape Trace Metal Exposure in a Free-Living Generalist Rodent, Apodemus sylvaticus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinji Ozaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cedric Gaucherel</w:t>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2018.05.001⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (10), pp.5977-5986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.8b07194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930387v1</w:t>
+                <w:t xml:space="preserve">hal-02316627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does pollution influence small mammal diet in the field? A metabarcoding approach in a generalist consumer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Forces, failles et opportunités de la recherche française en écologie trophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14823⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 341 (6), pp.301-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368039v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of contaminants and trophic cascade regulation on food chain stability: Application to cadmium soil pollution on small mammals – Raptor systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Does pollution influence small mammal diet in the field? A metabarcoding approach in a generalist consumer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinji Ozaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.05.002⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (18), pp.3700-3713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124739v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The One health concept : 10 years old and a long road ahead</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of contaminants and trophic cascade regulation on food chain stability: Application to cadmium soil pollution on small mammals – Raptor systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Baudrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Malay Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2018.00014⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 382, pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01722566v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">There's no harm in having too much: A comprehensive toolbox of methods in trophic ecology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The One health concept : 10 years old and a long road ahead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mavingui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Majdi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+                <w:t xml:space="preserve">Frédéric Darriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Webs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fooweb.2018.e00100⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2018.00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926513v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a method for the simultaneous determination of multi-class pesticides in earthworms by liquid chromatography coupled to tandem electrospray mass spectrometry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+                <w:t xml:space="preserve">There's no harm in having too much: A comprehensive toolbox of methods in trophic ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Majdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 410 (20), </w:t>
+              <w:t xml:space="preserve">Food Webs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, pp.e00100-. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-018-1151-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fooweb.2018.e00100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01811624v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adaptation of generalist predators’ diet in a multi-prey context: insights from new functional responses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Development of a method for the simultaneous determination of multi-class pesticides in earthworms by liquid chromatography coupled to tandem electrospray mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
+                <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 97 (7), pp.1832 - 1841. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 410 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1890/15-0427.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-018-1151-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502875v1</w:t>
+                <w:t xml:space="preserve">hal-01811624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Extractable Cd, Pb and Zn in Contaminated Woody Habitat Soils Using a Change Point Detection Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The adaptation of generalist predators’ diet in a multi-prey context: insights from new functional responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Baudrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Waterlot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1002-0160(15)60043-1⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (7), pp.1832 - 1841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/15-0427.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503858v1</w:t>
+                <w:t xml:space="preserve">hal-01502875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competence of hosts and complex foraging behavior are two cornerstones in the dynamics of trophically transmitted parasites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Prediction of Extractable Cd, Pb and Zn in Contaminated Woody Habitat Soils Using a Change Point Detection Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Waterlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Pruvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.03.010⟩</w:t>
+              <w:t xml:space="preserve">Pedosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.282 - 298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1002-0160(15)60043-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01502866v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking pan-continental trends in environmental contamination using sentinel raptors—what types of samples should we use?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Competence of hosts and complex foraging behavior are two cornerstones in the dynamics of trophically transmitted parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Baudrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-016-1636-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 397, pp.158 - 168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503853v1</w:t>
+                <w:t xml:space="preserve">hal-01502866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of existing raptor contaminant monitoring activities in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking pan-continental trends in environmental contamination using sentinel raptors—what types of samples should we use?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Espín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. García-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Herzke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Shore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gómez-Ramírez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.O. Bustnes</w:t>
+                <w:t xml:space="preserve">B. van Hattum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2014.02.004⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (4), pp.777 - 801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-016-1636-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094325v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Body Condition and Somatic Indices be Used to Evaluate Metal-Induced Stress in Wild Small Mammals?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An overview of existing raptor contaminant monitoring activities in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gómez-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Shore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.W. van Den Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Van Hattum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tête</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Lambert</w:t>
+                <w:t xml:space="preserve">J.O. Bustnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066399⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67, pp.12-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2014.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925928v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning of Cd and Pb in the blood of European blackbirds (Turdus merula) from a smelter contaminated site and use for biomonitoring.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Can Body Condition and Somatic Indices be Used to Evaluate Metal-Induced Stress in Wild Small Mammals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Faivre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Claude Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 87 (11), pp.1368-1373. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.e66399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.02.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0066399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00687949v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of landscape composition and diversity on contaminant flux in terrestrial food webs: A case study of trace metal transfer to European blackbirds Turdus merula.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Partitioning of Cd and Pb in the blood of European blackbirds (Turdus merula) from a smelter contaminated site and use for biomonitoring.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (11), pp.1368-1373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.02.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.06.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713288v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical extractions and predicted free ion activities fail to estimate metal transfer from soil to field land snails.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Influence of landscape composition and diversity on contaminant flux in terrestrial food webs: A case study of trace metal transfer to European blackbirds Turdus merula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Baurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.07.035⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 432, pp.275-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682800v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of responses to metal pollution in land snail populations (Cantareus aspersus and Cepaea nemoralis) from a smelter-impacted area.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Chemical extractions and predicted free ion activities fail to estimate metal transfer from soil to field land snails.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10646-011-0619-z⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85 (6), pp.1057-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00490752v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially explicit analysis of metal transfer to biota: influence of soil contamination and landscape.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Investigations of responses to metal pollution in land snail populations (Cantareus aspersus and Cepaea nemoralis) from a smelter-impacted area.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francis Douay</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (4), pp.739-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-011-0619-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020682⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00670291v1</w:t>
+                <w:t xml:space="preserve">hal-00490752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of wild small mammals to a pollution gradient: Host factors influence metal and metallothionein levels.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spatially explicit analysis of metal transfer to biota: influence of soil contamination and landscape.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard P. Cosson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+                <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 158 (3), pp.827-840. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (5), pp.e20682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.09.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448092v1</w:t>
+                <w:t xml:space="preserve">hal-00670291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of metals in smelter-impacted soils of woody habitats: Influence of landscape and soil properties, and risk for wildlife.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Responses of wild small mammals to a pollution gradient: Host factors influence metal and metallothionein levels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard P. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81 (2), pp.141-155. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 158 (3), pp.827-840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.06.075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00512117v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination of woody habitat soils around a former lead smelter in the North of France.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Fourrier</w:t>
+                <w:t xml:space="preserve">Spatial distribution of metals in smelter-impacted soils of woody habitats: Influence of landscape and soil properties, and risk for wildlife.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.06.015⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (2), pp.141-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.06.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413804v1</w:t>
+                <w:t xml:space="preserve">hal-00512117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation et intérêt des escargots et des micromammifères pour la bioindication de la qualité des sols.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">Contamination of woody habitat soils around a former lead smelter in the North of France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pruvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Waterlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 407 (21), pp.5564-5577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462085v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotic interactions modify the transfer of cesium-137 in a soil-earthworm-plant-snail food web.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Utilisation et intérêt des escargots et des micromammifères pour la bioindication de la qualité des sols.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Beaugelin</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hubert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (3), pp.203-217</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00359907v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Biotic interactions modify the transfer of cesium-137 in a soil-earthworm-plant-snail food web.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beaugelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (8), pp.1698-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-416.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The influence of size, hydrological characteristics and vegetation cover on nitrogen, phosphorus and organic carbon cycling in lowland river gravel bars (Doubs River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rieffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental and Applied Limnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 171 (2), pp.161-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1127/1863-9135/2008/0171-0161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7479,133 +7613,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of trophic interactions in indirect effects of pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFSA's Scientific Colloquium 28 - Assessing indirect effects of pesticides in environmental risk assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EFSA, Jun 2025, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05198995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7614,123 +7748,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire EcoScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE UMR EcoSys, Apr 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7739,1636 +7873,1636 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; Groupe Français de recherche sur les Pesticides, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In natura exposure of soil, earthworms and small mammals to pesticides in agricultural landscapes: from fears to fact</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wildlife exposure to currently used pesticides and their potential effects: a silent threat?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 33rd annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Dublin (IE), Ireland. pp.1</w:t>
+              <w:t xml:space="preserve">GfÖ 52nd annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GfÖ, Ecological Society of Germany, Sep 2023, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253559v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of farming practices and landscape heterogeneity on ground beetles’ exposure to pesticides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colette Bertrand</w:t>
+                <w:t xml:space="preserve">In natura exposure of soil, earthworms and small mammals to pesticides in agricultural landscapes: from fears to fact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Zagatti</w:t>
+                <w:t xml:space="preserve">B Appenzeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Lafay</w:t>
+                <w:t xml:space="preserve">M Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 33rd annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Dublin (IE), Ireland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786154v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une méthode multi-résidus par LC-MS/MS pour la quantification de traces de pesticides dans les vers de terre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Assessing the impact of farming practices and landscape heterogeneity on ground beetles’ exposure to pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zagatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575016v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wildlife exposure to currently used pesticides and their potential effects: a silent threat?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Colette Bertrand</w:t>
+                <w:t xml:space="preserve">Développement d’une méthode multi-résidus par LC-MS/MS pour la quantification de traces de pesticides dans les vers de terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florent Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GfÖ 52nd annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GfÖ, Ecological Society of Germany, Sep 2016, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">47ème congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766926v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des outils de modélisation dans l'éRé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quels outils pour l'évaluation des risques pour les écosystèmes terrestres liés à des terrains contaminés?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Paris, France. pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d'évaluation de la biodisponibilité environnementale et toxicologique des contaminants des sols pour les escargots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Druart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude des Sols- Association Française d'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de polluants : quels apports de l'écologie du paysage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00610758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace metal accumulation and effects in bank voles: inter-annual and inter-seasonal variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 20th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation and effects of Cd, Pb and Zn in blackbirds (Turdus merula) along a heavy metal pollution gradient.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 19th Annual Meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodisponibilité et transfert d'éléments traces métalliques dans les réseaux trophiques terrestres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2è Rencontres nationales de la recherche sur les sites et sols pollués.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris 7è, France. 8-155 (9 p)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental and biological factors affecting metal and metallothionein levels in small mammals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 19th Annual Meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation and effects of Cd, Pb and Zn in the bank vole: influence of environmental (landscape) and biological factors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 18th Annual Meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between particulate air pollution and environmental variables on microbial communities living in bryophytes: in situ and experimental studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Denayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 18th</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9378,1400 +9512,1400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening et quantification de pesticides dans des carabes issus de cultures en agriculture conventionnelle et biologique, par couplage chromatographie en phase liquide et spectrométrie de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53ème congrès GFP 2025 "L’usage des pesticides dans le contexte de l’évolution climatique : la nécessité d’un changement de paradigme"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Perpignan, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des sols aux oiseaux : impact de la viticulture sur la contamination par les pesticides dans les vignobles de Cognac</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Cocktails « naturels » de pesticides et effets sur des invertébrés du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Besançon, France</w:t>
+              <w:t xml:space="preserve">Colloque SEFA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Besançon, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768744v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cocktails « naturels » de pesticides et effets sur des invertébrés du sol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Colette Bertrand</w:t>
+                <w:t xml:space="preserve">Des sols aux oiseaux : impact de la viticulture sur la contamination par les pesticides dans les vignobles de Cognac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">François Brischoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SEFA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Besançon, France. 2024</w:t>
+              <w:t xml:space="preserve">SEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768729v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residues of glyphosate, AMPA and glufosinate in soils, earthworms and wild small mammals in arable landscapes: a new case of “emerging organic contaminants”?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Appenzeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 33rd Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thirteen years after : dynamics of trace metals in free-ranging small mammals related to soil aging (2006-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinji Ozaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Detriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 32nd annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Copenhagen, Denmark. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening de pesticides dans des plumes de merles et des sols par couplages chromatographie liquide et gazeuse avec la spectrométrie de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Wysocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50ème congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition des sols agricoles et d’organismes non cibles aux pesticides: quelle influence de la mosaïque paysagère ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème congrès du GFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition des micromammifères aux pesticides actuellement utilisés: différences entre espèces, rôle de l’habitat et du paysage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisiane Burkart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème congrès du Groupe Français de Recherche sur les Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la contamination de l’atmosphère par les pesticides dans une zone agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Benabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème congrès du Groupe Français de Recherche sur les Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the relative effects of semi-natural elements and organic farming practices to enhance biodiversity in agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfecologie 2018 - International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une méthode multi-résidus par LC-MS/MS pour la quantification de traces de pesticides dans les vers de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Gaëlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47ème congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Nancy, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10781,156 +10915,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer l'environnement. Des solutions pour innover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Fouilland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.333, 2024, 978-2-271-15236-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10940,417 +11074,417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Dimensions of the Risks of Rodenticide Use to Non-target Small Mammals and Applications in Spatially Explicit Risk Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico van den Brink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticoagulant Rodenticides and Wildlife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-3-319-64375-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Crochet P.-A.; Rasplus J.-Y.; Selosse M.-A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers des prospectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, hors série, cnrs, pp.25-33., 2017, Les Cahiers des prospectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03847162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertébrés terrestres et écotoxicologie du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Bernard; Christian Mougin; Alexandre Péry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicologie, des communautés au fonctionnement des écosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11360,265 +11494,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-rédactrice et co-signataire de la Tribune &amp;quot;Pesticides : Les connaissances scientifiques sont mises au placard&amp;quot;. Le Monde, 7 février 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES ESCARGOTS BIO-INDICATEURS DE LA QUALITE DES SOLS - Snail watch : analyse en laboratoire ou in situ de la biodisponibilité des contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11628,187 +11762,187 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11816,107 +11950,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11972,51 +12106,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12026,114 +12160,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UTILISATION INTEGREE DE BIOINDICATEURS POUR LA SURVEILLANCE DES SOLS ET DES ECOSYSTEMES TERRESTRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecologie, Environnement. Université de Franche-Comté, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00524516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId353"/>
+      <w:footerReference w:type="default" r:id="rId356"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12201,51 +12335,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E58B47A"/>
+    <w:nsid w:val="0667412C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12432,51 +12566,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clementine-fritsch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2062-5799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151493812" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723400v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamonica" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Charvy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Kuo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34628-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196147v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bellot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loula Li&#232;vre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ribout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121321" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183755v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vuarin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Herrada" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126825" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746188v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sucre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35190-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568739v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33026-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485797v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mr Appenzeller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Driget" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.509" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779633v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bariod" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11613" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bidault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111720" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423999v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bichet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Hope" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-024-02732-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283381v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devalloir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Bangjord" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#229;rd-J B&#229;rdsen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourgeon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162710" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145278v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28259-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289501v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Powolny" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120675" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283376v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Alchammas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122100" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139247v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ove Bustnes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#229;rd-J&#248;rgen B&#229;rdsen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Herzke" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5331" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562863v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benabdallah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153582" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781498v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goutte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.136469" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746414v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Daniele" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Fieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19397-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193413v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Burkart" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19959-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193449v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranza C Panico" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis a M van Gestel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudo A Verweij" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119290" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139248v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bollinger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157667" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774854v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marie Dupont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5446" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193447v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelosi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bretagnolle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coeurdassier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delhomme" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.134672" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419091v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Ozaki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine C Fritsch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mora" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15811-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968489v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107167" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322696v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delhomme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rodrigues" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hernandez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supansa Chimjarn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462339" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124731v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.10.215" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124722v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Wysocki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36463-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316627v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b07194" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930387v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.05.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368039v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14823" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124739v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malay Banerjee" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722566v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darriet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926513v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2018.e00100" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811624v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-1151-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502875v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/15-0427.1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503858v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pruvot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(15)60043-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502866v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.03.010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWRP716P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503853v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esp&#237;n" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Garc&#237;a-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herzke" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shore" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Hattum" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1636-8" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094325v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#243;mez-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Shore" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.W. van Den Brink" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Van Hattum" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Bustnes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.02.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925928v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas T&#234;te" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lambert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066399" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687949v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.02.031" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN39LD63-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713288v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Baurand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S74PXDGC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682800v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.035" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490752v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0619-z" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BBP5RW50-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670291v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020682" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448092v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Cosson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.09.027" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LFWPSX3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512117v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.06.075" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4LK7G2W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413804v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pruvot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Waterlot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritsch" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fourrier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.06.015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNPW9GRG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462085v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359907v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hubert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-416.1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-633FBWP9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611314v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deforet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Fritsch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2008/0171-0161" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198995v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665322v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664974v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253559v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pelosi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bertrand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Appenzeller" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coeurdassier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Daniele" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786154v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zagatti" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575016v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fritsch" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766926v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670305v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826089v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Druart" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610758v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490748v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413830v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnoux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462141v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413820v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413815v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413817v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meyer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Franchi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gaudry" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denayer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336611v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768744v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768729v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244273v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767714v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Detriche" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816014v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wysocki" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768821v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lafay" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vulliet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bretagnolle" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877421v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877327v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esnault" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551454v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603789v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ga&#235;lle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748805v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fouilland" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659263v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van den Brink" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659270v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/ecotoxicologie-des-communautes-au-fonctionnement-des-ecosystemes/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155930v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670360v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00524516v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clementine-fritsch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2062-5799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151493812" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594240v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bichet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bellot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2026.101222" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723400v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamonica" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Charvy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Kuo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34628-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loula Li&#232;vre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ribout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121321" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vuarin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Herrada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126825" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746188v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sucre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35190-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568739v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33026-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485797v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mr Appenzeller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Driget" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.509" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779633v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bariod" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11613" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454221v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bidault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111720" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423999v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Hope" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-024-02732-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283381v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devalloir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Bangjord" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#229;rd-J B&#229;rdsen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourgeon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162710" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145278v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28259-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289501v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Powolny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120675" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283376v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Alchammas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122100" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139247v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ove Bustnes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#229;rd-J&#248;rgen B&#229;rdsen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Herzke" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5331" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562863v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benabdallah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153582" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781498v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goutte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.136469" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746414v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Daniele" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Fieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19397-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193413v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Burkart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19959-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193449v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranza C Panico" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis a M van Gestel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudo A Verweij" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119290" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139248v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bollinger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157667" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774854v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marie Dupont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5446" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193447v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelosi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bretagnolle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coeurdassier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delhomme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.134672" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419091v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Ozaki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine C Fritsch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mora" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15811-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968489v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107167" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322696v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delhomme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rodrigues" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hernandez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supansa Chimjarn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462339" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124731v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.10.215" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124722v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Wysocki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36463-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316627v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b07194" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930387v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.05.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368039v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14823" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124739v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malay Banerjee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722566v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darriet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00014" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926513v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2018.e00100" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811624v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-1151-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502875v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/15-0427.1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503858v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pruvot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(15)60043-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502866v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.03.010" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWRP716P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503853v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esp&#237;n" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Garc&#237;a-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herzke" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shore" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Hattum" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1636-8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094325v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#243;mez-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Shore" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.W. van Den Brink" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Van Hattum" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Bustnes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.02.004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925928v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas T&#234;te" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lambert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066399" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687949v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.02.031" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN39LD63-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713288v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Baurand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S74PXDGC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682800v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.035" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490752v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0619-z" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BBP5RW50-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670291v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020682" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448092v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Cosson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.09.027" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LFWPSX3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512117v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.06.075" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4LK7G2W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413804v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pruvot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Waterlot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritsch" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fourrier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.06.015" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNPW9GRG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462085v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359907v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hubert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-416.1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-633FBWP9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611314v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deforet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Fritsch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2008/0171-0161" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198995v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665322v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664974v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766926v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253559v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pelosi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bertrand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Appenzeller" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coeurdassier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Daniele" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786154v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zagatti" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575016v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fritsch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670305v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826089v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Druart" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610758v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490748v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413830v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnoux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462141v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413820v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413815v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413817v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meyer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Franchi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gaudry" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denayer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336611v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768729v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768744v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244273v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767714v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Detriche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816014v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wysocki" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768821v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lafay" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vulliet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bretagnolle" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877421v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877327v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esnault" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551454v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603789v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ga&#235;lle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748805v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fouilland" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659263v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van den Brink" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659270v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/ecotoxicologie-des-communautes-au-fonctionnement-des-ecosystemes/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155930v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670360v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00524516v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>