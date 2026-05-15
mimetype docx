--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -355,295 +355,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05594240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief review on models for birds exposed to chemicals</w:t>
+                <w:t xml:space="preserve">Exposure to toxic trace metals is negatively associated with testis mass in wild male roe deer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lamonica</w:t>
+                <w:t xml:space="preserve">Pauline Vuarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lison Charvy</w:t>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dave Kuo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+                <w:t xml:space="preserve">Amandine Herrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
+                <w:t xml:space="preserve">François Débias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-34628-5⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 383, pp.126325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.126825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723400v1</w:t>
+                <w:t xml:space="preserve">hal-05183755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A brief review on models for birds exposed to chemicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Mamy</w:t>
+                <w:t xml:space="preserve">Dominique Lamonica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+                <w:t xml:space="preserve">Lison Charvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Amichot</w:t>
+                <w:t xml:space="preserve">Dave Kuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Artigas</w:t>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t>
+              <w:t xml:space="preserve">, 2025, 32, pp.3393-3407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-34628-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509978v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic exposure to tebuconazole impairs offspring growth and survival in farmland birds: An experiment in captive house sparrows</w:t>
               </w:r>
@@ -757,161 +757,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05196147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to toxic trace metals is negatively associated with testis mass in wild male roe deer</w:t>
+                <w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Vuarin</w:t>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rey</w:t>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Herrada</w:t>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Débias</w:t>
+                <w:t xml:space="preserve">Marcel Amichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Crini</w:t>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 383, pp.126325. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.126825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183755v1</w:t>
+                <w:t xml:space="preserve">hal-05509978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of trophic interactions in transfer and cascading impacts of plant protection products on biodiversity: a literature review</w:t>
               </w:r>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Perchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliott Sucre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1159,377 +1159,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of neonicotinoids on biodiversity: a critical review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+                <w:t xml:space="preserve">Exposure of wild mammals to glyphosate, AMPA, and glufosinate: a case for &amp;quot;emerging organic contaminants&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+                <w:t xml:space="preserve">Brice Mr Appenzeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bedos</w:t>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Driget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-31032-3⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321892v1</w:t>
+                <w:t xml:space="preserve">hal-04485797v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of wild mammals to glyphosate, AMPA, and glufosinate: a case for &amp;quot;emerging organic contaminants&amp;quot;?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brice Mr Appenzeller</w:t>
+                <w:t xml:space="preserve">Impacts of neonicotinoids on biodiversity: a critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Driget</w:t>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.e12. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.2794-2829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-31032-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485797v3</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Amichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t>
@@ -1561,295 +1561,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential mineral elements in roe deer: Associations with parasites and immune phenotypes in two contrasting populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minor and trace element concentrations in roe deer hair: A non-invasive method to define reference values in wildlife</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Herrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bariod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Calenge</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+                <w:t xml:space="preserve">Hervé Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.11613⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 159, pp.111720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.111720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779633v1</w:t>
+                <w:t xml:space="preserve">hal-04454221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minor and trace element concentrations in roe deer hair: A non-invasive method to define reference values in wildlife</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Essential mineral elements in roe deer: Associations with parasites and immune phenotypes in two contrasting populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bariod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rey</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Bidault</w:t>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 159, pp.111720. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.111720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.11613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454221v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the effect of tebuconazole on three biomarkers of innate immunity in the house sparrow (Passer domesticus)</w:t>
               </w:r>
@@ -1963,507 +1963,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term monitoring of exposure to toxic and essential metals and metalloids in the tawny owl (Strix aluco): Temporal trends and influence of spatial patterns</w:t>
+                <w:t xml:space="preserve">Effects of chronic exposure to toxic metals on haematological parameters in free-ranging small mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Devalloir</w:t>
+                <w:t xml:space="preserve">Thibaut Powolny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162710⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 317, pp.120675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283381v1</w:t>
+                <w:t xml:space="preserve">hal-04289501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic exposure to tebuconazole alters thyroid hormones and plumage quality in house sparrows (Passer domesticus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brischoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-023-28259-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of chronic exposure to toxic metals on haematological parameters in free-ranging small mammals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term monitoring of exposure to toxic and essential metals and metalloids in the tawny owl (Strix aluco): Temporal trends and influence of spatial patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Devalloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Bangjord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Powolny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+                <w:t xml:space="preserve">Bård-J Bårdsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Raoul</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Bourgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 317, pp.120675. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 876, pp.162710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289501v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental pollution and nutritional quality modulate immune response of the wood mouse (Apodemus sylvaticus) through hormonal disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Devalloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yara Alchammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Driget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 337, pp.122100. </w:t>
@@ -2495,311 +2495,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Trends of Organochlorine and Perfluorinated Contaminants in a Terrestrial Raptor in Northern Europe Over 34 years (1986–2019)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pervasive exposure of wild small mammals to legacy and currently used pesticide mixtures in arable landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Ove Bustnes</w:t>
+                <w:t xml:space="preserve">Brice Appenzeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bård-Jørgen Bårdsen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bourgeon</w:t>
+                <w:t xml:space="preserve">Louisiane Burkart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/etc.5331⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-19959-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05139247v1</w:t>
+                <w:t xml:space="preserve">hal-04193413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiresidue analytical method on air and rainwater for assessing pesticide atmospheric contamination in untreated areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasound-assisted QuEChERS-based extraction using EDTA for determination of currently-used pesticides at trace levels in soil Authors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Décuq</w:t>
+                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
+                <w:t xml:space="preserve">Maëva Fieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rachid Benabdallah</w:t>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153582⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-022-19397-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562863v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of environmental transfer of tebuconazole to the eggs in the house sparrow (Passer domesticus): An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2808,384 +2808,384 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brischoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 308 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.136469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound-assisted QuEChERS-based extraction using EDTA for determination of currently-used pesticides at trace levels in soil Authors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multiresidue analytical method on air and rainwater for assessing pesticide atmospheric contamination in untreated areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lafay</w:t>
+                <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Fieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+                <w:t xml:space="preserve">Rachid Benabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-022-19397-3⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 823, pp.article numéro 153582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746414v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pervasive exposure of wild small mammals to legacy and currently used pesticide mixtures in arable landscapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+                <w:t xml:space="preserve">Temporal Trends of Organochlorine and Perfluorinated Contaminants in a Terrestrial Raptor in Northern Europe Over 34 years (1986–2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Ove Bustnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Appenzeller</w:t>
+                <w:t xml:space="preserve">Bård-Jørgen Bårdsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louisiane Burkart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+                <w:t xml:space="preserve">Dorte Herzke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Bangjord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.1-23. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-19959-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/etc.5331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193413v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field mixtures of currently used pesticides in agricultural soil pose a risk to soil invertebrates</w:t>
               </w:r>
@@ -3223,51 +3223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudo A Verweij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 305, pp.1-12. </w:t>
@@ -3299,295 +3299,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of climate sensitive factors on the exposure to organohalogenated contaminants in an aquatic bird exploiting both marine and freshwater habitats</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Georg Bangjord</w:t>
+                <w:t xml:space="preserve">Experimental Exposure to Tebuconazole Affects Metabolism and Body Condition in a Passerine Bird, the House Sparrow ( Passer domesticus )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bollinger</w:t>
+                <w:t xml:space="preserve">Sophie Marie Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brischoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157667⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (10), pp.2500-2511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.5446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05139248v1</w:t>
+                <w:t xml:space="preserve">hal-03774854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Exposure to Tebuconazole Affects Metabolism and Body Condition in a Passerine Bird, the House Sparrow ( Passer domesticus )</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+                <w:t xml:space="preserve">The impact of climate sensitive factors on the exposure to organohalogenated contaminants in an aquatic bird exploiting both marine and freshwater habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Ove Bustnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bård-Jørgen Bårdsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorte Herzke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Bangjord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chastel</w:t>
+                <w:t xml:space="preserve">Eric Bollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41 (10), pp.2500-2511. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 850, pp.157667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/etc.5446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774854v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glyphosate, AMPA and glufosinate in soils and earthworms in a French arable landscape</w:t>
               </w:r>
@@ -3701,295 +3701,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation shapes aboveground invertebrate communities more than soil properties and pollution: a preliminary investigation on a metal-contaminated site</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+                <w:t xml:space="preserve">Residues of currently used pesticides in soils and earthworms: A silent threat?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coeurdassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-15811-4⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 305, pp.107167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.107167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03419091v1</w:t>
+                <w:t xml:space="preserve">hal-02968489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residues of currently used pesticides in soils and earthworms: A silent threat?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
+                <w:t xml:space="preserve">Vegetation shapes aboveground invertebrate communities more than soil properties and pollution: a preliminary investigation on a metal-contaminated site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinji Ozaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine C Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 305, pp.107167. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.107167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-15811-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968489v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to assess glyphosate, glufosinate and aminomethylphosphonic acid in soil and earthworms</w:t>
               </w:r>
@@ -4027,51 +4027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supansa Chimjarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1651, </w:t>
@@ -4109,77 +4109,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is blood a reliable indicator of trace metal concentrations in organs of small mammals?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Powolny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4317,103 +4317,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Do Richness and Composition of Diet Shape Trace Metal Exposure in a Free-Living Generalist Rodent, Apodemus sylvaticus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinji Ozaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 53 (10), pp.5977-5986. </w:t>
@@ -4445,563 +4445,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forces, failles et opportunités de la recherche française en écologie trophique</w:t>
+                <w:t xml:space="preserve">The One health concept : 10 years old and a long road ahead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
+                <w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Danger</w:t>
+                <w:t xml:space="preserve">Patrick Mavingui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Gaucherel</w:t>
+                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2018.05.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2018.00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930387v1</w:t>
+                <w:t xml:space="preserve">hal-01722566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does pollution influence small mammal diet in the field? A metabarcoding approach in a generalist consumer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shinji Ozaki</w:t>
+                <w:t xml:space="preserve">Forces, failles et opportunités de la recherche française en écologie trophique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elodie Perga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 341 (6), pp.301-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2018.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14823⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02368039v1</w:t>
+                <w:t xml:space="preserve">hal-01930387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of contaminants and trophic cascade regulation on food chain stability: Application to cadmium soil pollution on small mammals – Raptor systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virgile Baudrot</w:t>
+                <w:t xml:space="preserve">Does pollution influence small mammal diet in the field? A metabarcoding approach in a generalist consumer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinji Ozaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Scheifler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.05.002⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (18), pp.3700-3713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124739v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The One health concept : 10 years old and a long road ahead</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of contaminants and trophic cascade regulation on food chain stability: Application to cadmium soil pollution on small mammals – Raptor systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+                <w:t xml:space="preserve">Virgile Baudrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Boissier</w:t>
+                <w:t xml:space="preserve">Antoine Perasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Darriet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Malay Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, pp.14. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 382, pp.33-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2018.00014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01722566v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">There's no harm in having too much: A comprehensive toolbox of methods in trophic ecology</w:t>
               </w:r>
@@ -5125,77 +5125,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a method for the simultaneous determination of multi-class pesticides in earthworms by liquid chromatography coupled to tandem electrospray mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5249,2361 +5249,2373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adaptation of generalist predators’ diet in a multi-prey context: insights from new functional responses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Perasso</w:t>
+                <w:t xml:space="preserve">Prediction of Extractable Cd, Pb and Zn in Contaminated Woody Habitat Soils Using a Change Point Detection Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Waterlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Pruvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/15-0427.1⟩</w:t>
+              <w:t xml:space="preserve">Pedosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.282 - 298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1002-0160(15)60043-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502875v1</w:t>
+                <w:t xml:space="preserve">hal-01503858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Extractable Cd, Pb and Zn in Contaminated Woody Habitat Soils Using a Change Point Detection Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Bidar</w:t>
+                <w:t xml:space="preserve">The adaptation of generalist predators’ diet in a multi-prey context: insights from new functional responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Baudrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Giraudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1002-0160(15)60043-1⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (7), pp.1832 - 1841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/15-0427.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503858v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competence of hosts and complex foraging behavior are two cornerstones in the dynamics of trophically transmitted parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Baudrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 397, pp.158 - 168. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking pan-continental trends in environmental contamination using sentinel raptors—what types of samples should we use?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Espín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. García-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Herzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Shore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. van Hattum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (4), pp.777 - 801. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10646-016-1636-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of existing raptor contaminant monitoring activities in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gómez-Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.F. Shore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.W. van Den Brink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Van Hattum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.O. Bustnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 67, pp.12-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envint.2014.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Body Condition and Somatic Indices be Used to Evaluate Metal-Induced Stress in Wild Small Mammals?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (6), pp.e66399. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0066399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning of Cd and Pb in the blood of European blackbirds (Turdus merula) from a smelter contaminated site and use for biomonitoring.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 87 (11), pp.1368-1373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of landscape composition and diversity on contaminant flux in terrestrial food webs: A case study of trace metal transfer to European blackbirds Turdus merula.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Baurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 432, pp.275-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical extractions and predicted free ion activities fail to estimate metal transfer from soil to field land snails.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 85 (6), pp.1057-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations of responses to metal pollution in land snail populations (Cantareus aspersus and Cepaea nemoralis) from a smelter-impacted area.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20 (4), pp.739-59. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-011-0619-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially explicit analysis of metal transfer to biota: influence of soil contamination and landscape.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (5), pp.e20682. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0020682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of wild small mammals to a pollution gradient: Host factors influence metal and metallothionein levels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 158 (3), pp.827-840. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2009.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of metals in smelter-impacted soils of woody habitats: Influence of landscape and soil properties, and risk for wildlife.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (2), pp.141-155. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.06.075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination of woody habitat soils around a former lead smelter in the North of France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pruvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Waterlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 407 (21), pp.5564-5577. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation et intérêt des escargots et des micromammifères pour la bioindication de la qualité des sols.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16 (3), pp.203-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotic interactions modify the transfer of cesium-137 in a soil-earthworm-plant-snail food web.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Beaugelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27 (8), pp.1698-707. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1897/07-416.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of size, hydrological characteristics and vegetation cover on nitrogen, phosphorus and organic carbon cycling in lowland river gravel bars (Doubs River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Deforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rieffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Crini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental and Applied Limnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 171 (2), pp.161-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1127/1863-9135/2008/0171-0161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7613,1896 +7625,1896 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of trophic interactions in indirect effects of pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFSA's Scientific Colloquium 28 - Assessing indirect effects of pesticides in environmental risk assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EFSA, Jun 2025, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05198995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EcoScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE UMR EcoSys, Apr 2024, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Groupe Français de recherche sur les Pesticides, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665322v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Groupe Français de recherche sur les Pesticides, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire EcoScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE UMR EcoSys, Apr 2024, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664974v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wildlife exposure to currently used pesticides and their potential effects: a silent threat?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GfÖ 52nd annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GfÖ, Ecological Society of Germany, Sep 2023, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In natura exposure of soil, earthworms and small mammals to pesticides in agricultural landscapes: from fears to fact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Appenzeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 33rd annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Dublin (IE), Ireland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of farming practices and landscape heterogeneity on ground beetles’ exposure to pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Zagatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences (Sfécologie 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une méthode multi-résidus par LC-MS/MS pour la quantification de traces de pesticides dans les vers de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47ème congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des outils de modélisation dans l'éRé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes d'évaluation de la biodisponibilité environnementale et toxicologique des contaminants des sols pour les escargots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette De Vaufleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quels outils pour l'évaluation des risques pour les écosystèmes terrestres liés à des terrains contaminés?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Paris, France. pp.112</w:t>
+              <w:t xml:space="preserve">Journées d'Etude des Sols- Association Française d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00670305v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'évaluation de la biodisponibilité environnementale et toxicologique des contaminants des sols pour les escargots.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport des outils de modélisation dans l'éRé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude des Sols- Association Française d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Versailles, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">Quels outils pour l'évaluation des risques pour les écosystèmes terrestres liés à des terrains contaminés?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Paris, France. pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826089v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de polluants : quels apports de l'écologie du paysage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00610758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace metal accumulation and effects in bank voles: inter-annual and inter-seasonal variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 20th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation and effects of Cd, Pb and Zn in blackbirds (Turdus merula) along a heavy metal pollution gradient.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 19th Annual Meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodisponibilité et transfert d'éléments traces métalliques dans les réseaux trophiques terrestres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2è Rencontres nationales de la recherche sur les sites et sols pollués.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris 7è, France. 8-155 (9 p)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental and biological factors affecting metal and metallothionein levels in small mammals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard P. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 19th Annual Meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation and effects of Cd, Pb and Zn in the bank vole: influence of environmental (landscape) and biological factors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 18th Annual Meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between particulate air pollution and environmental variables on microbial communities living in bryophytes: in situ and experimental studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Denayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 18th</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9512,91 +9524,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening et quantification de pesticides dans des carabes issus de cultures en agriculture conventionnelle et biologique, par couplage chromatographie en phase liquide et spectrométrie de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9615,885 +9627,885 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53ème congrès GFP 2025 "L’usage des pesticides dans le contexte de l’évolution climatique : la nécessité d’un changement de paradigme"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Perpignan, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cocktails « naturels » de pesticides et effets sur des invertébrés du sol</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Des sols aux oiseaux : impact de la viticulture sur la contamination par les pesticides dans les vignobles de Cognac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brischoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SEFA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Besançon, France. 2024</w:t>
+              <w:t xml:space="preserve">SEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768729v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des sols aux oiseaux : impact de la viticulture sur la contamination par les pesticides dans les vignobles de Cognac</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Cocktails « naturels » de pesticides et effets sur des invertébrés du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pelosi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Besançon, France</w:t>
+              <w:t xml:space="preserve">Colloque SEFA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Besançon, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768744v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residues of glyphosate, AMPA and glufosinate in soils, earthworms and wild small mammals in arable landscapes: a new case of “emerging organic contaminants”?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Appenzeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 33rd Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thirteen years after : dynamics of trace metals in free-ranging small mammals related to soil aging (2006-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shinji Ozaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Detriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 32nd annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Copenhagen, Denmark. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening de pesticides dans des plumes de merles et des sols par couplages chromatographie liquide et gazeuse avec la spectrométrie de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Wysocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50ème congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition des sols agricoles et d’organismes non cibles aux pesticides: quelle influence de la mosaïque paysagère ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F Lafay</w:t>
+                <w:t xml:space="preserve">Étude de la contamination de l’atmosphère par les pesticides dans une zone agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Benabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Vulliet</w:t>
+                <w:t xml:space="preserve">Baptiste Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Bretagnolle</w:t>
+                <w:t xml:space="preserve">Brigitte Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème congrès du GFP</w:t>
+              <w:t xml:space="preserve">49ème congrès du Groupe Français de Recherche sur les Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768821v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition des micromammifères aux pesticides actuellement utilisés: différences entre espèces, rôle de l’habitat et du paysage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisiane Burkart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème congrès du Groupe Français de Recherche sur les Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. 2019</w:t>
@@ -10516,396 +10528,396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la contamination de l’atmosphère par les pesticides dans une zone agricole</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exposition des sols agricoles et d’organismes non cibles aux pesticides: quelle influence de la mosaïque paysagère ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bedos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachid Benabdallah</w:t>
+                <w:t xml:space="preserve">Colette Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Esnault</w:t>
+                <w:t xml:space="preserve">F Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Durand</w:t>
+                <w:t xml:space="preserve">E Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème congrès du Groupe Français de Recherche sur les Pesticides</w:t>
+              <w:t xml:space="preserve">49ème congrès du GFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877327v1</w:t>
+                <w:t xml:space="preserve">hal-04768821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the relative effects of semi-natural elements and organic farming practices to enhance biodiversity in agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfecologie 2018 - International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une méthode multi-résidus par LC-MS/MS pour la quantification de traces de pesticides dans les vers de terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Gaëlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47ème congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Nancy, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10915,156 +10927,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer l'environnement. Des solutions pour innover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Fouilland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.333, 2024, 978-2-271-15236-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11074,417 +11086,417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Dimensions of the Risks of Rodenticide Use to Non-target Small Mammals and Applications in Spatially Explicit Risk Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico van den Brink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticoagulant Rodenticides and Wildlife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-3-319-64375-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Crochet P.-A.; Rasplus J.-Y.; Selosse M.-A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers des prospectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, hors série, cnrs, pp.25-33., 2017, Les Cahiers des prospectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03847162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertébrés terrestres et écotoxicologie du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Coeurdassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Giraudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Bernard; Christian Mougin; Alexandre Péry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicologie, des communautés au fonctionnement des écosystèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11494,265 +11506,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-rédactrice et co-signataire de la Tribune &amp;quot;Pesticides : Les connaissances scientifiques sont mises au placard&amp;quot;. Le Monde, 7 février 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES ESCARGOTS BIO-INDICATEURS DE LA QUALITE DES SOLS - Snail watch : analyse en laboratoire ou in situ de la biodisponibilité des contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette De Vaufleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Scheifler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11762,395 +11774,395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Amichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12160,114 +12172,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UTILISATION INTEGREE DE BIOINDICATEURS POUR LA SURVEILLANCE DES SOLS ET DES ECOSYSTEMES TERRESTRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Fritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecologie, Environnement. Université de Franche-Comté, 2010. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00524516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId356"/>
+      <w:footerReference w:type="default" r:id="rId357"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12335,51 +12347,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0667412C"/>
+    <w:nsid w:val="B6629F7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12566,51 +12578,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clementine-fritsch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2062-5799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151493812" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594240v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bichet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bellot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2026.101222" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723400v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamonica" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Charvy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Kuo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34628-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loula Li&#232;vre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ribout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121321" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vuarin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Herrada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126825" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746188v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sucre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35190-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568739v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33026-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485797v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mr Appenzeller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Driget" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.509" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779633v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bariod" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11613" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454221v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bidault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111720" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423999v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Hope" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-024-02732-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283381v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devalloir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Bangjord" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#229;rd-J B&#229;rdsen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourgeon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162710" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145278v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28259-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289501v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Powolny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120675" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283376v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Alchammas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122100" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139247v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ove Bustnes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#229;rd-J&#248;rgen B&#229;rdsen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Herzke" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5331" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562863v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benabdallah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153582" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781498v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goutte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.136469" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746414v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Daniele" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Fieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19397-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193413v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Burkart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19959-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193449v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranza C Panico" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis a M van Gestel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudo A Verweij" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119290" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139248v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bollinger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157667" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774854v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marie Dupont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5446" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193447v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelosi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bretagnolle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coeurdassier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delhomme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.134672" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419091v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Ozaki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine C Fritsch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mora" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15811-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968489v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107167" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322696v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delhomme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rodrigues" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hernandez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supansa Chimjarn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462339" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124731v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.10.215" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124722v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Wysocki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36463-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316627v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b07194" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930387v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.05.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368039v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14823" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124739v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malay Banerjee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722566v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darriet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00014" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926513v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2018.e00100" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811624v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-1151-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502875v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/15-0427.1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503858v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pruvot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(15)60043-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502866v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.03.010" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWRP716P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503853v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esp&#237;n" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Garc&#237;a-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herzke" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shore" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Hattum" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1636-8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094325v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#243;mez-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Shore" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.W. van Den Brink" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Van Hattum" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Bustnes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.02.004" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925928v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas T&#234;te" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lambert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066399" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687949v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.02.031" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN39LD63-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713288v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Baurand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S74PXDGC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682800v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.035" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490752v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0619-z" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BBP5RW50-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670291v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020682" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448092v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Cosson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.09.027" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LFWPSX3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512117v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.06.075" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4LK7G2W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413804v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pruvot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Waterlot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritsch" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fourrier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.06.015" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNPW9GRG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462085v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359907v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hubert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-416.1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-633FBWP9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611314v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deforet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Fritsch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2008/0171-0161" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198995v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665322v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664974v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766926v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253559v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pelosi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bertrand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Appenzeller" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coeurdassier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Daniele" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786154v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zagatti" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575016v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fritsch" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670305v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826089v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Druart" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610758v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490748v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413830v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnoux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462141v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413820v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413815v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413817v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meyer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Franchi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gaudry" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denayer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336611v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768729v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768744v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244273v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767714v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Detriche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816014v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wysocki" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768821v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lafay" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vulliet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bretagnolle" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877421v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877327v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esnault" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551454v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603789v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ga&#235;lle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748805v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fouilland" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659263v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van den Brink" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659270v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/ecotoxicologie-des-communautes-au-fonctionnement-des-ecosystemes/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155930v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670360v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00524516v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clementine-fritsch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2062-5799" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151493812" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594240v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bichet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bellot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2026.101222" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183755v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vuarin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Herrada" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois D&#233;bias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.126825" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723400v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamonica" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Charvy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Kuo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34628-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loula Li&#232;vre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ribout" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121321" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746188v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sucre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35190-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568739v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33026-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485797v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mr Appenzeller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bertrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Driget" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.509" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bariod" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bidault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111720" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779633v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Scheifler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11613" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423999v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Hope" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-024-02732-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289501v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Powolny" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Raoul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120675" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145278v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28259-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283381v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Devalloir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Bangjord" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#229;rd-J B&#229;rdsen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bourgeon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162710" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283376v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Alchammas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.122100" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193413v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Appenzeller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Burkart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19959-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746414v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Daniele" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Fieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19397-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781498v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goutte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.136469" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562863v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benabdallah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153582" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ove Bustnes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#229;rd-J&#248;rgen B&#229;rdsen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorte Herzke" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5331" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193449v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranza C Panico" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis a M van Gestel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudo A Verweij" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119290" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774854v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marie Dupont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chastel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.5446" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139248v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bollinger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157667" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193447v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pelosi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bretagnolle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coeurdassier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Delhomme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.134672" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968489v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107167" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419091v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Ozaki" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine C Fritsch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mora" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cornier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15811-4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322696v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delhomme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rodrigues" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hernandez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supansa Chimjarn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2021.462339" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124731v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.10.215" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124722v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Wysocki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36463-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316627v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b07194" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722566v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darriet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930387v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaucherel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.05.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368039v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14823" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124739v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perasso" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malay Banerjee" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926513v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2018.e00100" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811624v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vulliet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-018-1151-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503858v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Waterlot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pruvot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(15)60043-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HFRNV4X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502875v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudoux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/15-0427.1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502866v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.03.010" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWRP716P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503853v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Esp&#237;n" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Garc&#237;a-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herzke" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shore" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Hattum" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-016-1636-8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094325v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#243;mez-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Shore" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.W. van Den Brink" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Van Hattum" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.O. Bustnes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2014.02.004" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925928v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas T&#234;te" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lambert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066399" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687949v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.02.031" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN39LD63-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713288v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Baurand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.06.004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S74PXDGC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682800v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.035" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490752v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-011-0619-z" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BBP5RW50-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670291v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020682" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448092v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Cosson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.09.027" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LFWPSX3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512117v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.06.075" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4LK7G2W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413804v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Douay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pruvot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Waterlot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritsch" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fourrier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.06.015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNPW9GRG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462085v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359907v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beaugelin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hubert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-416.1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-633FBWP9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611314v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deforet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rieffel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Fritsch" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2008/0171-0161" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198995v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664974v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665322v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04766926v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253559v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pelosi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bertrand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Appenzeller" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coeurdassier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Daniele" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786154v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zagatti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575016v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fritsch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826089v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Druart" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670305v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610758v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490748v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413830v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnoux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462141v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413820v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413815v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413817v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meyer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Franchi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gaudry" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denayer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336611v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768744v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Angelier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768729v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244273v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Millet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767714v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Detriche" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816014v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wysocki" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877327v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Esnault" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Durand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877421v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768821v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lafay" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vulliet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bretagnolle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551454v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603789v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ga&#235;lle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04748805v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fouilland" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Blond" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659263v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jacquot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico van den Brink" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659270v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/ecotoxicologie-des-communautes-au-fonctionnement-des-ecosystemes/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155930v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670360v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00524516v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>