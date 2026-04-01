--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -2414,51 +2414,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="90C25626"/>
+    <w:nsid w:val="3C862950"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>