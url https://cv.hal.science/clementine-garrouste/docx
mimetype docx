--- v1 (2026-04-01)
+++ v2 (2026-05-23)
@@ -618,360 +618,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of later retirement on mortality: Evidence from France</w:t>
+                <w:t xml:space="preserve">Gender heterogeneity in self-reported hypertension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bozio</w:t>
+                <w:t xml:space="preserve">Éric Bonsang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Caroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Garrouste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsa Perdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economics and Human Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43, pp.101071</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211736v1</w:t>
+                <w:t xml:space="preserve">hal-03514097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a consensus on the health consequences of retirement?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of later retirement on mortality: Evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bozio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Perdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joes.12466⟩</w:t>
+              <w:t xml:space="preserve">Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (5), pp.1178-1199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hec.4240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384922v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender heterogeneity in self-reported hypertension</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is there a consensus on the health consequences of retirement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Perdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics and Human Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Economic Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (4), pp.841-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joes.12466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514097v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet de la retraite sur la santé : une méta analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Perdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36 (12), pp.1181-1187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1695,51 +1695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Perdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Klaus F. Zimmermann (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Labor, Human Resources and Population Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-14, 2023, 978-3-319-57365-6. </w:t>
@@ -2161,77 +2161,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Later Retirement on Mortality: Evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bozio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Perdrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2414,51 +2414,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C862950"/>
+    <w:nsid w:val="2A32DD73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2645,51 +2645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clementine-garrouste" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8728-0767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135972035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204124299" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05446054v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Garrouste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paraponaris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ehb.2025.101567" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448833v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Juet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Samson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.70037" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272396v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Samson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ehb.2023.101279" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272360v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.225.0107" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04211736v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bozio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perdrix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4240" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384922v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12466" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514097v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bonsang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Caroli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049542v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020225" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485768v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pailh&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2016.12.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314369v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos Preuss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Geoffard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2016.04.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPCFGNHZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408637v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Godard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.3391" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652474v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1304.0717" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754520v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maurin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.1762" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CVD386RW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388491v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137389v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonsang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57365-6_391-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423115v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352826v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703706v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blake" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clementine-garrouste" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8728-0767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/135972035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204124299" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05446054v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Garrouste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paraponaris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ehb.2025.101567" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448833v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Juet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Samson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.70037" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272396v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Samson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ehb.2023.101279" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272360v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.225.0107" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514097v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bonsang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Caroli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-04211736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bozio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perdrix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4240" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384922v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12466" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049542v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020225" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485768v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pailh&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2016.12.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314369v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos Preuss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Geoffard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2016.04.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPCFGNHZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408637v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Godard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.3391" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652474v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1304.0717" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754520v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maurin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.1762" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CVD386RW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388491v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137389v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonsang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57365-6_391-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423115v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053629v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352871v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352826v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703706v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blake" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>