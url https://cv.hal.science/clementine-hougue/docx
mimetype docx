--- v0 (2026-03-09)
+++ v1 (2026-05-01)
@@ -1173,234 +1173,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Écrire dans une langue d’après : les linguistiques-fictions (post)apocalyptiques de W. Burroughs et R. Hoban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hougue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les langues anciennes et leurs imaginaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Justine Breton; Audrey Tuaillon Demésy, Mar 2023, Autun, France. pp.99-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Organisation du colloque &amp;quot;Les Rencontres Aiôn : une université alternative - À la recherche des imaginaires du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tuaillon Demésy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hougue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres Aiôn 2024 - Chez Narcisse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANR Aiôn-Socio-anthropologie de l'imaginaire du temps, Jun 2024, Le Val d'Ajol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05211053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journée d'étude : Imaginaires du temps post-apocalyptique et (ré)organisation des rapports sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hougue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Haissat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tuaillon Demésy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginaires du temps post-apocalyptique et (ré)organisation des rapports sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANR Aiôn (Socio-anthropologie de l’imaginaire du temps. Le cas des loisirs alternatifs), Apr 2022, Besançon (Université de Franche-Comté), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1557,165 +1557,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05211023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le chapitre à l’épreuve du collage et du montage littéraires : Dos Passos, Burroughs, Ballard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hougue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construire le récit : histoire et poétique des chapitres (colloque de Cerisy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Colin; Aude Leblond, Jun 2018, Cerisy-la-Salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02444115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rhétorique et esthétique du récit complotiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hougue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fake news, rumeurs, intox.. Stratégies et visées discursives de la désinformation (Université de Pise)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rosa Cetro; Lorella Sini, Oct 2018, Pise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444083v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02444115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zombies contemporains : un laboratoire du politique</w:t>
               </w:r>
@@ -2173,286 +2173,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface au n° 39 - Créer, résister et faire soi-même : le DIY et ses imaginaires</w:t>
+                <w:t xml:space="preserve">Créer, résister et faire soi-même : le DIY et ses imaginaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Messey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hougue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 39, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface au n° 39 - Créer, résister et faire soi-même : le DIY et ses imaginaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Messey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hougue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 39, https://www.revue-interrogations.org/Preface-au-no-39-Creer-resister-et, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours de communication et recherche en lettres, arts, sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hougue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Theval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Messaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05211014v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05211011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’écriture créative aux écrits professionnels : comment développer les compétences rédactionnelles des étudiants ? - Editorial</w:t>
               </w:r>
@@ -2539,51 +2539,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire dissident du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tuaillon Demésy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hougue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
@@ -2907,51 +2907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hougue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tuaillon Demésy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les langues anciennes et leurs imaginaires. Actes du 4e rendez-vous international des langues anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Human-Hist / VIII éditions, pp.99-108, 2024, 979-10-97336-10-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3850,152 +3850,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science-fiction</w:t>
+                <w:t xml:space="preserve">Lenteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zelda Chesneau</w:t>
+                <w:t xml:space="preserve">Mireille Diestchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Tuaillon Demésy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hougue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire dissident du temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.291-294</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786753v1</w:t>
+                <w:t xml:space="preserve">hal-05326933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opalka, Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Beyaert-Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tuaillon Demésy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hougue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4027,273 +4040,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenteur</w:t>
+                <w:t xml:space="preserve">Science-fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Diestchy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Tuaillon Demésy</w:t>
+                <w:t xml:space="preserve">Zelda Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hougue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire dissident du temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2024, pp.291-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326933v1</w:t>
+                <w:t xml:space="preserve">hal-04786753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fin du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manouk Borzakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hougue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire dissident du temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.280-283</w:t>
+              <w:t xml:space="preserve">, 2024, pp.108-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786743v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-04786750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hougue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire dissident du temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.108-113</w:t>
+              <w:t xml:space="preserve">, 2024, pp.280-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786750v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4470,51 +4470,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F55211D"/>
+    <w:nsid w:val="5B532B4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4701,51 +4701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clementine-hougue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2431-4082" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414973v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hougue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.105.0043" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747328v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.11090" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287442v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747333v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373917v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.7403" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287479v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12489" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3889" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443718v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.1017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443645v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786761v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443727v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.159" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444034v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.1422" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211053v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tuaillon Dem&#233;sy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486831v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haissat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444083v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444115v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444162v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444171v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444125v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444140v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444150v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220958v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Messey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/dictionnaire-dissident-du-temps/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373896v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsjou.net/william-s-burroughs-et-la-science-fiction/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443749v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plouchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=62789" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=3212" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Breton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747344v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248090v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Becker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bod.fr/librairie/la-pandemie-en-science-fiction-christophe-becker-9782322388417" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287400v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287408v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287449v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443754v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443766v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pendragon.it/libro.do?id=2176" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443770v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net/livre/?GCOI=84736100386410" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443776v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443780v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786753v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelda Chesneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761646v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326933v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Diestchy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786750v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Borzakian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clementine-hougue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2431-4082" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414973v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hougue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.105.0043" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747328v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/resf.11090" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287442v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747333v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373917v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.7403" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287479v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/acta.12489" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443653v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3889" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443718v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.1017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443645v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786761v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443727v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trans.159" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444034v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/labyrinthe.1422" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486831v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tuaillon Dem&#233;sy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211049v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haissat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211026v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444083v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444162v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444171v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444125v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444140v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02444150v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211011v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Messey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220958v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211014v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/dictionnaire-dissident-du-temps/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373896v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsjou.net/william-s-burroughs-et-la-science-fiction/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443749v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plouchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=62789" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=3212" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Breton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747344v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248090v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Becker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bod.fr/librairie/la-pandemie-en-science-fiction-christophe-becker-9782322388417" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287400v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287408v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287449v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443754v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443766v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pendragon.it/libro.do?id=2176" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443770v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nouveau-monde.net/livre/?GCOI=84736100386410" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443776v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443780v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326933v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Diestchy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761646v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786753v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelda Chesneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786750v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Borzakian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786743v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>