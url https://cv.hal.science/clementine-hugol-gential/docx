--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -330,2765 +330,2774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réseaux sociaux : une influence ambivalente sur les comportements alimentaires. Edito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Equation Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-construire des messages de santé publique : le cas du sel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13lfr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les savoirs alimentaires à l’ère des réseaux sociaux : entre expertise contestée, prescritpion et enjeux de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutritions et Endocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23 (115), pp.34-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05417951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques alimentaires à l’ère des réseaux socionumériques : logiques de prescription, de résistance et d’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information diététique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.23-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du menu « laïque » au menu « écolo »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Chauviat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133, pp.121-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.32646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alimentation durable en France : enjeux de politisation et de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communiquer.10945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sel et santé dans le quotidien Le Monde : enjeux de publicisation et de médiatisation depuis les années 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estera-Tabita Badau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariele Mancebo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (41), pp.223-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.041.0223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alimentation durable en France : enjeux de politisation et de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communiquer.10945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du menu «laïque » au menu «écolo»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Chauviat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (133), pp.121-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.32646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les assiettes et les corps sur Instagram : diffusion des normes de santé et diététiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.14403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03820253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux des études communicationnelles sur l’alimentation – Le goût à Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 29, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13lfr⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.13584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des ressources aux pratiques informationnelles des cuisiniers du quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 20/3A (S1), pp.59-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enic.hs9.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4, pp.23-35</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laisser rentrer les monstres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En Marges !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...90 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tdm.041.0223⟩</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engager les personnes âgées dans l’acte alimentaire : les pratiques du personnel en EHPAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Wymelbeke-Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (4), pp.260-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/communiquer.10945⟩</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perdre ou renoncer aux étoiles : analyse des discours médiatiques et paroles de chefs à l’ère de la transparence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 206 (4), pp.35-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla1.206.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alimentation à l’épreuve du confinement : entre souveraineté et résilience alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estera Badau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">collection Numeriq'EUD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 133, pp.121-140</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les informations autour de l’alimentation-cancer : la responsabilisation et l’expertise au cœur des discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication. Série actes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/communiquer.10945⟩</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bien-être alimentaire du quotidien à l’institution hospitalière : de nouveaux enjeux normatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Ginon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.8886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/edc.14403⟩</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cancers et alimentation : de l’analyse des discours et des représentations à la création d’ateliers culinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 20/3A (S1), pp.103-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enic.hs9.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfsic.13584⟩</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delivery of oral nutrition supplement in hospital: Evaluation of professional practices in evaluation of nutritional status and representations of ONS by the caregivers and patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ait Boudaoud Hansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35, pp.85-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2019.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Mariette Sicard</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WINECLOUD: Une ontologie d'événements pour la modélisation sémantique des données de capteurs hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Belkaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Mouakher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Extraction et Gestion des connaissances, RNTI-E-35, pp.379-380</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ateliers de cuisine : un outil thérapeutique pour le soin et le plaisir des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dorléan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Betting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rec.v48i48.45483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02070066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ontologie de la culture de la vigne : des savoirs académiques aux savoirs d'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani Narsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Belkaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rec.v48i48.45493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02115309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place du repas et du choix dans la prise en charge alimentaire des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques Hospitalières : la revue des techniciens de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nutrition-Restauration, 763</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image des légumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Burzala-Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/enic.hs9.0059⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropology of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aof.8172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche qualitative du sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Qualitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Prudence empirique et risque interprétatif, 20 hors-série, pp.341-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...116 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.06.001⟩</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du mot à la bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collet Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Giboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (5), pp.13-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pdc.005.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le repas à l'épreuve du cancer : une rédéfinition sensorielle, sensible et symbolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, The alimentary and gustative imaginary, 8 (2(16)), pp.181-194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...105 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le repas à l'hôpital et ses enjeux identitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexia - Rivista di semiotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19-20, pp.169-182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bornand Sandra et Cécile Leguy, 2013, Anthropologie des pratiques langagières. Paris, Armand Colin, coll. U, Sciences humaines et sociales, 202 p., bibliogr., index, glossaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (3), pp.239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1034769ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...1023 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345871v1</w:t>
-              </w:r>
-[...240 lines deleted...]
-                <w:t xml:space="preserve">hal-01248445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le menu au restaurant : construction pragmatique de l’expérience gastronomique et enjeux identitaires</w:t>
               </w:r>
@@ -3247,9399 +3256,9399 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réseaux sociaux, images du corps et alimentation : quand les ados se nourrissent de virtuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPTS de Vienne, 5e journée de la santé Viennoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Vienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panel Food and Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona De Iulio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual ICA Conference (75th)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Denver (online), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des assiettes sous influence : normes alimentaires, plateformes numériques et éducations critiques à l’ère des réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e journée d'études de l'ARCOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARCOM, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05417953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parcours des Dijonnaises : valoriser les femmes d’hier à aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mois de l’égalité, Matrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps, alimentation et réseaux sociaux à l’ère du like et du scroll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence instagrammable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernances, politiques publiques et démocratie alimentaire à l’aune de la durabilité : l’exemple du projet alimentaire territorial ProDij à Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire collaboratif sur l’inclusion et le partage équitable des responsabilités en alimentation durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Québec (Canada), Université Laval, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde sur la visibilisation des femmes vieilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table-ronde théâtre-débat ouverture du mois de l’égalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence des réseaux sociaux sur l’alimentation et l’image du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le regard du miroir – Journée Mondiale des TCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la mise en visibilité pour plus d’égalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès National de l’Association National des Maires de France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Saint-Julien, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence des réseaux sociaux sur l’alimentation et l’image du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magistère Education, Réseau SVT, Académie de Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Dijon (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les réseaux sociaux façonnent nos corps : discours, expertise et enjeux autour de l’alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire SRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations de l’alimentation durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Café ProDij, alimentation durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dijon (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimentation durable : enjeux de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dijon sous 50 degrès : cuire, fuir ou agir ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps gros et réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres du Gros-TCA, Grandir avec l’obésité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05417958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermentation pour toutes et tous : entres savoirs expérientiels et savoirs scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MMT projet Harmi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde Femmes et gourmandise, entre injonction, tentation et émanicpation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mois de l'égalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connected bodies and diffusion of norms : public helath chalenges in the era of Social Media.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Labex Lipstic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les savoirs expérientiels fermentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche, Laboratoire AFIM de l'UMR PAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps, alimentation et réseaux sociaux : les dangers du développement des troubles des conduits alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire Alimater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Marseille (On line), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimentation 3.0 : info, intox et influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Printemps de l’esprit critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps, alimentation et réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire Elle-s sont Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glucose Goddess ou la fabrique numérique du savoir profane sur le bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études du CARISM, Bien-être et numérique : enjeux de (dé)politisation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05417955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les femmes font réseau : histoire, lutte et médiation de la sororité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée CoWorkHer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05417959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde Femmes des petites et femmes des campagnes - Les enjeux de l'alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31ème Université Féministe.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Le Creusot, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecran-miroir : corps et alimentation sur les réseaux sociaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études de l’Association Française des Diététiciens et des Nutritionnistes (AFDN).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Montrouge, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passer de la crémaillère au thermomix. Les enjeux de stéréotypes en matière alimentation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival femmes 89 – Les femmes nous libèrent.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Tonnerre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux sociaux, images du corps et alimentation : quand les ados se nourrissent de virtuels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfant Demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Dijion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimentation durable en France : mise en visibilité des légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle Pasteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Dole, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de &amp;quot;la femme&amp;quot; dans la communication gourmande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les matinales de la gastronomie - Les femmes de la gastronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campus de la gastronomie, Feb 2024, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moins de viande, plus de légumineuses : enjeux de politiques publiques et enjeux communicationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le climat et l'alimentation méditerranéenne en Bourgogne en 2050</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Dijon (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moins de viande : la fin des haricots ? Débats et controverses autour de la végétalisation des assiettes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Chauviat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Controverse et désinformation environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermentation pour toutes et tous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Micalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Jouy En Josas, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manger à l’ère des réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée territoriale de l’obésité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lyon (Fr), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecran, mon bel écran, dis-moi qui est la plus belle ? Enjeux de mise en normativité des corps et des assiettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et Alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux de médiatisation et de communication de l’usage du sel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de restitution du projet ANR Sal&amp;Mieux.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Dijon (FRANCE), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-constructing public health messages: the case of salt.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Dijon (Bourgogne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la mise en visibilité pour plus d’égalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de sensibilisation aux VSS, association des maires de Côte d’Or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Couternon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le banquet : confluences sociales, culturelles et diplomatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70ème anniversaire VYV3 Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’étude de l’alimentation au prisme de l’interdisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l'interdisciplinarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les récits de l’alimentation et des corps sur les réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Intime MSH de Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux de médiatisation et visibilisation des pratiques de fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du nouveau dans l'assiette ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser la mise en visibilité des femmes de plus de 50 ans dans l’espace public et médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée MutElles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visibilisation des femmes d'hier à aujourd'hui : matrimoine et enjeux de représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée égalité Université de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des corps et des assiettes sur les réseaux sociaux. Prévenir, sensibiliser et informer les adolescentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gruyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études du CARISM, Bien-être et numérique : enjeux de (dé)politisation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Pré-conférence de la SFSIC du GER Information COmmunication en Santé (ICOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Marseille (On line), France</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimentation durable en France : enjeux de communication et de politisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Nutrition Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Dijon (Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Paris (en ligne), France</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les journées Influalim - Pratiques numériques et alimentation : Introduction Générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les journées Influalim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions de réalisation d’un empowerment public pour une émancipation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les premières Universités MutElles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Dijon (Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertises, compétences, professionnalisation et visibilité. Quels enjeux &amp;quot;d'éducation à&amp;quot; et de formation, pour quelle visibilité et reconnaissance au-delà du monde académique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Knauf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde dans le cadre des Assises de la SFSIC 2023. État des lieux et perspectives des Sciences de l'Information - Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française des Sciences de l'information et de la communication (SFSIC), Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Reims, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visibilisation des femmes d’hier à aujourd’hui : matrimoine et enjeux de représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Egalité de l'Université de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Dijon (Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Québec (Canada), Université Laval, France</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts d’un programme de sensibilisation à l’alimentation durable, diffusé sur Instagram, sur les habitudes alimentaires des 18-35 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Zunino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maéva Filliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dugré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Végétaliser sa carte. Les Nouvelles Pratiques de la Restauration Engagée.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ferrandi Paris, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, ARCOM, Nov 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pré-conférence du GER ICOS - Circulation des savoirs et dispositifs numériques de médiation, d’éducation et de prévention à la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Durampart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omrane Dorsaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loriato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche holistique de la communication alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études du CIRCCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04003714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influenceuses et influenceurs : des corps et des assiettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les réseaux sociaux : une alimentation sous influence ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Vienne, France</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03820259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication en vue des réductions du sel : retour sur 25 ans d'efforts. Avec quels résultats ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Académie de l'agriculture - Session Comment réduire le sel dans notre alimentation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Denver (online), France</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04004373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication nutritionnelle en vue des réductions du sel : retour sur 25 ans d’efforts. Avec quels résultats ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment réduire le sel dans notre alimentation ? - Académie de l'Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Saint-Julien, France</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03820256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de médiatisation de notre alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Super Demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Dijon (en ligne), France</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04003705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’invisible au visible : mise en place d’une visite matrimoniale de la ville de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée pour l'égalité de l'Université de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cancer et alimentation : enjeux de discours, de représentations et de pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alimentation et Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Odyssea, Nov 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dijon (FR), France</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04003695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication alimentaire : tendances et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estera Badau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire de l'ANIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médias et nos assiettes : l’esprit critique, un ingrédient clé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alimentation et esprit critique : nos choix à la loupe, colloque du CODEPS 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation du bien-être, sa caractérisation et son implication dans l'alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sciences au service du bien-être</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Dijon, France</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies d’adaptation alimentaire en situation de cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nommer le corps, nommer la maladie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche de la communication alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Impression alimentaire 3D Dispositifs, publics et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes et espace public : entre stéréotypes et émancipation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mois de l'égalité. Dijon c'est capit'Elles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où sont les femmes dans la ville ? La visibilisation des femmes en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mois de l'égalité. Dijon c'est Capit'Elles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Dijon, France</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le goût de vivre : le vin à l'hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres du Clos Vougeot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Vougeot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lille, France</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Crossfit au bodypositivism : l'image du corps en tension chez les influencer.se.s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Influenceurs et influenceuses santé? Les voix du corps sur les réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ontology for Smart Viticulture: Integrating Inference Rules Based on Sensor Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Mouakher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Service-Oriented Computing : ICSOC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France. pp.168-177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-45989-5_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Dijon (Bourgogne), France</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien et bon à manger : les enjeux de médiatisation de notre alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association Nutrition Méditérranéenne et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Arbois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Dijion, France</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pouvoirs évocateurs du vin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Ponthus de Thyard. Biodiversité et Patrimoine Viticole. Vigne, vin : quels pouvoirs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Ponthus de Thyard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Dole, France</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bien et le bon à manger : de la santé à l'éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée régionale de la transition alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Campus de la gastronomie, Feb 2024, Angers, France</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication sensorielle autour du café en France, en Allemagne et en Pologne : des tendances mises en mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hofleitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Discours sensoriels croisés : cacao, café, thé, vin, bière et spiritueux – référentiels, expériences et imaginaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Dijon (FR), France</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la science à l’expérience, la pluralité des savoirs en viticulture : le cas des maladies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Belkaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Univigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02010471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Ontology-Based Monitoring System in Vineyards of the Burgundy Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Mouakher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Belkaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 IEEE 28th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Capri (Napoli), Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WETICE.2019.00070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Jouy En Josas, France</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien et bon à manger : L'expertise et la responsabilisation en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manger Droit, séminaire du CREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lyon (Fr), France</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cooking a meal at home: the impact of contextual elements in culinary decision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pangborn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Aix en Provence, France</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien et bon à manger : de la santé à l'éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association Française des Diététiciens et Nutritionnisyes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Le Creusot, France</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques, discours et représentations autour du café en France et en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collet Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hofleitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours sensoriels croisés : cacao, thé, vin entre langue(s) et culture(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dijon France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Montrouge, France</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01836508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimentation et Lutte contre les Inégalités en Milieu de Santé : mise en perspective de nos résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien et bon à manger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Tonnerre, France</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01889720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gastronomie et son incarnation : les enjeux d'une Cité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuits de la géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Dijon, France</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01889722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisir les modalités de l'acte culinaire quotidien, un enjeu méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Jeunes Chercheurs, Laboratoire Gériico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Couternon, France</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fait maison : organisation et anticipation de la décision culinaire quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quatrième Convention Internationale d’Histoire et des Cultures de l’Alimentation (IEHCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acte culinaire : du discours aux pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées doctorales du réseau IRIS (Semdoc 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Dijon, France</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pratiques aux ressources informationnelles des cuisiniers du quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alimentation en savoirs, regards croisés sur l'information, la communication, l’éducation en matière d’alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Cécile Loriato</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards events ontology based on data sensors network for viticulture domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Belkaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the 8th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Santa Barbara, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3277593.3277619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01898016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La créativité au cœur de l'acte culinaire quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIème Congrès de la SFSIC - Création, créativité et médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gastronomie et son incarnation : les enjeux d’une Cité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuit de la géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01765523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques, discours et représentations autour du café en France et en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collet Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hofleitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours sensoriels croisés : cacao, café, thé, vin - entre langue(s) et culture(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01889721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cancer, alimentation et représentations : entre pouvoir et devoir d'agir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "L'alimentation en savoirs : Regards croisés sur l’information, la communication, l’éducation en matière d’alimentation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01957813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les informations autour de l'alimentation-cancer : l'expertise et la responsabilisation au coeur des discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Convention Internationale d'Histoire et des Cultures de l'Alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se nourrir ou manger ? Les enjeux du repas à l'hôpital et en EHPAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème conférence régionale du RESCLAN Champagne-Ardenne. L'alimentation de la personne âgée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts et effets du choix du repas sur le gaspillage et les représentations des patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du Printemps de la SFNEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps du repas à l'épreuve de la maladie et du contexte hospitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXe congrès de la SFSIC, Temps, temporalités et Information-Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circularité de l'information entre patients autour des pratiques alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tajariol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les savoirs d'expérience en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'une pragmatique du goût à une pragmatique du soin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le goût de savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITHQ, Centre de recherche en gastronomie, Mar 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mangeur en milieu hospitalier : les signes-traces alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traces du corps organisé par E-laboratoire Human Trace Complex System UNESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact émotionnel des mots dans le monde culinaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les émotions au coeur de notre alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bar à vin dans un établissement de santé : un dispositif innovant d’atelier thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées méditerranéennes vin et nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Hyères-les-Palmiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se nourrir ou manger à l'hôpital ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études, Le repas en établissement de santé et en EHPAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Dijon France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation numérique et nouvelles médiations pour communiquer sur la vigne et le vin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Andréys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Wine Symposium of Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...112 lines deleted...]
-              <w:t xml:space="preserve">, Ferrandi Paris, May 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les restaurants qui accueillent nos enfants font-ils découvrir la gastronomie ? Table ronde animée par Laurent Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème rencontre François Rableais - Recevoir : l'art et la manière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...112 lines deleted...]
-              <w:t xml:space="preserve">, Société française des Sciences de l'information et de la communication (SFSIC), Nov 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche qualitative du sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIFREQ : données empiriques et risques interprétatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Dijon (Bourgogne), France</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le menu au restaurant et ses perspectives éthiques :de l’intitulé au choix des plats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collet Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goût et identité culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Dijon, France</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patient gourmand, une identité possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Giboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Claudia Ticca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goût et identité culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. La consommation du café des jeunes Brésiliens en France. Transformation et affirmation de soi autour d’une pratique alimentaireth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brugerolle Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thé et Café : les représentations culturelles dans les langues et les pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Dijon (Bourgogne), France</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser les pratiques alimentaires et les comportements des consommateurs : analyses de cas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Alimentation de l’Université Catholique de Lyon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropology as a necessary approach for consumer insights - the example of eating and drinking practices in Brazil,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brugerolle Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Giboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Pangborn Sensory Science Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Dijon (Bourgogne), France</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contexte environnemental et social du repas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du CLAN (Comité de Liaison en Alimentation et Nutrition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Odyssea, Nov 2022, Dijon, France</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le menu au restaurant : textualité, oralité et usages en interaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le manger et le dire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours aux catégories dans la gestion du choix au cours d’un repas au restaurant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Mondial de la linguistique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.561-571, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20120100082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An ethnographic fieldwork in Shanghai in a multicultural context of catering: methodological approach and practical perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balancing Art, Innovation and performance. I-CHLAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Ecully, France. pp.116--126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enregistrer les interactions au restaurant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus, Données, Modèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris ( France), France</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accomplissement interactionnel du choix et la négociation catégorielle entre personnel de service et clients lors d’un repas au restaurant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boire et Manger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lyon (FR), France</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le choix du dessert en contexte de restauration commerciale : une analyse interactionnelle des pratiques et des ressources linguistiques mobilisées par les clients et le personnel de service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs de l’ED « Langage et Langues » (ED 268, Paris III)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Dijon, France</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction incarnée des pré-séquences et l’accomplissement du cadre participatif lors d’un repas au restaurant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CEDIL 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Dijon, France</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of verbal and multimodal interactions in waiters-customers relationship in restaurants: a single case analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Symposium du Centre de Recherche de l’Institut Paul Bocuse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methodological approach for the study of the interaction between waiters and customers through verbal and non verbal resources.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From Services to Experiences in Tourism and the Hospitality Industry. 27th EuroCHRIE Annual Conference, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Helsinki, Finland. pp.631-637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les procédés de catégorisation lors du service du vin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études des jeunes chercheurs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...4674 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244929v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01244931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12670,51 +12679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodies and food on Social Media: representations issues among adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gruyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vita’Connect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Dijon, France. pp.105 - 124, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12765,77 +12774,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Davidenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Zunino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maéva Filliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Dugré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France. , 2022</w:t>
@@ -12916,51 +12925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collet Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 1 p., 2019</w:t>
@@ -12983,50 +12992,595 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la représentation alimentaire des patientes atteintes d'un cancer à la modification de leur alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Francophones de la Nutritions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité de l'évaluation de l'état nutritionnel et évaluation de l'observance des compléments nutritionnels oraux chez des patients hospitalisés au CHU de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ait Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 32 (4), pp.269, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The culinary act in everyday life : definition and pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cook and Health Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, London, United Kingdom. pp.33 - 40, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ateliers de cuisine : un outil d'éducation thérapeutique collaboratif innovant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Betting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dorléan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 32 (4), pp.271-272, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fait maison : l'impact des formes d'organisation sur la décision culinaire quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Journées Francophones de la Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enquête sur la préfiguration et le dispositif de l'acte culinaire à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13048,632 +13602,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées doctorales de la SFSIC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...543 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts et effets du choix du repas sur la consommation et la représentation des patients en milieu hospitalier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Noacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13887,77 +13896,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce que l’on mange ? Les savoirs alimentaires en action et en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estera Badau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collet Parizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Universitaires de Dijon. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14262,51 +14271,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercultural comparisons of eating habits and food preferences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danesi Giada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Giboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14363,70 +14372,302 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’alimentation durable en France : entre politisation et engagement citoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif Bio Consom’acteurs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les bouchées doubles. Avec celles et ceux qui défendent la planète, du champ à l’assiette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rue de l’échiquier, 2025, 978-2-37425-577-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menus végétariens dans les cantines scolaires en France : entre transition écologique et débat identitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Chauviat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif Bio Consom’acteurs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les bouchées doubles. Avec celles et ceux qui défendent la planète, du champ à l’assiette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rue de l’échiquier, 2025, 978-2-37425-577-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce qu’apportent les Sciences de l’Information et de la Communication à l’étude de l’alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Darcel et Aurélie Maurice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudier les changements des comportements alimentaires. Approches interdisciplinaires, méthodes et enjeux éthiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chapitre 13 - Discours publics et représentations des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Chambaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14435,1963 +14676,1731 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Darcet; Aurélie Maurice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudier les changements des comportements alimentaires. Approches interdisciplinaires, méthodes et enjeux éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.122-128, 2025, 978-2-7592-4068-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4069-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quae</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05417950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes à l’épreuve du cancer du sein : de l’histoire individuelle à la mobilisation collective des États-Unis à la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert Lucas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nommer le corps, nommer la maladie : modèles de représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diminuer la consommation de sel : vers une acceptabilité sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estera-Tabita Badau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IMT Mines Alès-Ecole Mines Télécom. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’acceptabilité sociale – Enjeux de société et controverses scientifiques. Alcantara, C., Charest, F., Lavigne, A., Saglietto, L. (2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines - Transvalor; Les Presses des Mines, pp.133-144, 2023, 978-2-38542-121-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mines.alcan.2023.01.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Rue de l’échiquier, 2025, 978-2-37425-577-4</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduire sa consommation de sel, une perspective engageante. Le cas Fleury Michon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estera Badau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu’est-ce que l’on mange ? Les savoirs alimentaires à l’aune des sciences de l’information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Rue de l’échiquier, 2025, 978-2-37425-577-4</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le menu et ses enjeux identitaires : de soi, à l’autre, au monde.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu’est-ce que l’on mange ? Les savoirs alimentaires à l'aune des Sciences de l'Information et de la Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser nos savoirs alimentaires dans une perspective holistique : du bien au bon à manger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu’est-ce que l’on mange ? Les savoirs alimentaires à l’aune des sciences de l’information et de la communication.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...96 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la science à l’expérience, la pluralité des savoirs en viticulture : le cas des maladies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani Narsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Belkaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vigne et le vin. Transformation des filières et des acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'alimentation pendant le confinement : entre inégalités et injonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'éthique médicale à l'épreuve de la COVID-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, 2020, 978-2-36441-384-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Health Responsibility to Ethical Responsibility: The Legitimization of New Vegetable Experts in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Burzala-Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food and Health: Actor Strategies in Information and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Wiley, pp.75-95, 2019, 9781786302625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119476252.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ateliers de cuisine : un outil thérapeutique pour le soin et le plaisir des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Betting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dorléan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clémentine Hugol-Gential. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien et bon à manger. Penser notre alimentation du quotidien à l'institution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.205-215, 2018, 978-2636441-285-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la science à l’expérience, la pluralité des savoirs en viticulture : le cas des maladies.</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01889715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donner le choix du repas à l'hôpital : effets sur le gaspillage alimentaire et les représentations du patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clémentine Hugol-Gential. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien et bon à manger. Penser notre alimentation du quotidien à l'institution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.239-247, 2018, 978-2-36441-285-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01889716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la responsabilité de santé à la responsabilité éthique : la légitimation de nouveaux experts alimentaires en France, le cas du légume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Burzala-Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Viviane Clavier; Jean-¨Philippe De Oliveira. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alimentation et santé : logiques d'acteurs en information-communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, pp.77-96, 2018, 978-1-78405-516-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01957798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des Compléments Nutritionnels Oraux dans le processus de soins à l'hôpital : évaluation des pratiques professionnelles et des représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clémentine Hugol-Gential. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien et bon à manger. Penser notre alimentation du quotdien à l'institution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.239-247, 2018, 978-2-36441-285-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01889717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cancer, alimentation et représentations : entre pouvoir et devoir d'agir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clémentine Hugol-Gential. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien et bon à manger. Penser notre alimentation du quotidien à l'institution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.169-179, 2018, 978-2-36441-285-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Editions Universitaires de Dijon, 2020, 978-2-36441-384-9</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01889718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vin à l'hôpital : un bar à vin en centre anti-cancer. Un dispositif innovant d'atelier thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vin, nutrition méditerranéenne et santé : une association vertueuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-138, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...103 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119476252.ch4⟩</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les traces alimentaires du patient hospitalisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Galinon-Mélénec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme-trace : Des traces du corps au corps trace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.333-349, 2017, 978-2-271-11417-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.29941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.239-247, 2018, 978-2-36441-285-9</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques, discours et représentation autour du café en France et en Allemagne,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collet Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Harmattan, collection questions alimentaires et gastronomiques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECRITS ET DISCOURS CULINAIRES : QUAND LES MOTS SE METTENT A TABLE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.333-345, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...99 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Editions, pp.77-96, 2018, 978-1-78405-516-15</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le repas à l’hôpital : un défi pour demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dirigé par Kilien Stengel et Jean-Jacques Boutaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuisine du futur et alimentation de demain. L’Harmattan, collection Questions Alimentaires et gastronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.97-112, 2016, Questions alimentaires et gastronomiques, ISSN 2273-497X, 978-2-343-08567-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.239-247, 2018, 978-2-36441-285-9</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en scène du service gastronomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gastronomie au coeur de la Cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.69-74, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...520 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415298v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">hal-01368919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être au coeur des réflexions alimentaires à Dijon</w:t>
               </w:r>
@@ -16808,956 +16817,956 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Femmes dans la restauration. Soirée débat autour du film « A la recherche des femmes chefs » en présence de sa réalisatrice Vérane Frédiani.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde Le restaurant du futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mois de l’égalité. Conférence Mash-up Comme un poisson sur une bicyclette. Dijon, 20 mars 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audition parlementaire. Par la Commission des Affaires Économiques à l’Assemblée Nationale dans le cadre d’une mission d’information relative à la stratégie de marché de la filière viticole.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avant-première et débat. Avant-première du film la Promesse verte suivi d’un débat sur la déforestation et l’huile de palme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Table-ronde Le restaurant du futur</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mois de l’égalité. Rencontre avec Lauren Malka autour de l’ouvrage Mangeuses. Histoires de celles qui décorent, savourent ou se privent à l’excès (Editions les Pérégrines).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mois de l’égalité. Conférence Mash-up Comme un poisson sur une bicyclette. Dijon, 20 mars 2024</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emission de radio - Les avantage des légumineuses pour le corps et l’environnement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fermentation dans la presse grand public et sur les réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Grand Public à la Maison Pasteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuisinier en famille, un autre apprentissage du goût</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04003981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glycémie et influenceurs : les dérives de l'éternelle quête de minceur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strip Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04003992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des souvenirs à l'imaginaire, comment se transmet le goût du chocolat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04003972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde Mots, mets et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du physiologique au symbolique : la difficile place du vin à l’hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres du Clos Vougeot 2020. Vin et Raisins des goûts et des couleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde présentation de l’ouvrage Qu’est-ce que l’on mange ? Les savoirs alimentaires- à l’aune des Sciences de l’Information et de la Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...212 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482396v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03482399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le service du repas au restaurant : l’importance des mots et des gestes</w:t>
               </w:r>
@@ -17912,51 +17921,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille et recensement des travaux autour de la prise en charge alimentaire des patients dénutris ou à risque de dénutrition hospitalisés en établissements de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Noacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIMEOS; MSH Dijon. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -18190,51 +18199,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E802669"/>
+    <w:nsid w:val="53222A7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18421,51 +18430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clementine-hugol-gential" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3290-3987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167742442" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454974v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaira Hernandez&#8208;casiano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gerard&#8208;simonin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nbu.70041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417951v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Benhamou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lfr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172542v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172539v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647454v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estera-Tabita Badau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariele Mancebo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.041.0223" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.10945" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05345721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chauviat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.32646" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551956v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.14403" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097603v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13584" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05345793v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bastien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs9.0059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482369v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428569v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Roger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Michon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke-Delannoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.06.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121012v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs9.0103" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brindisi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Noacco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ait Boudaoud Hansal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2019.11.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120989v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estera Badau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121536v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ginon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.8886" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02140304v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Belkaroui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070066v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dorl&#233;an" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Betting" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45483" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani Narsis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45493" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514102v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581025v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burzala-Ory" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.8172" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421361v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05345871v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034769ar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243493v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.005.0013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172382v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248445v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135838v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243496v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.1179" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417959v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417955v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gruyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172372v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172325v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172360v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lopes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172332v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172485v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172507v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417953v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172342v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172335v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172319v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172246v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De Iulio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172275v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172477v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172369v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172491v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417958v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172460v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172435v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172532v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172366v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172313v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647464v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172300v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647461v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172294v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440979v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440941v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440951v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647471v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647466v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172306v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172230v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172287v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172267v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172262v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172253v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647470v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647463v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172309v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403035v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omrane Dorsaf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loriato" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543078v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zunino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Bri&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Filliard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dugr&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04462511v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corroy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Roth" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353664v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052388v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353679v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353674v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751468v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353686v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003695v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820259v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004373v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820256v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003714v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003705v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008063v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482388v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482382v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124010v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170208v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122661v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482381v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482390v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02563458v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45989-5_14" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121028v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122635v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457427v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121027v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122651v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457447v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457421v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457436v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010471v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457410v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hofleitner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02334040v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00070" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820464v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889721v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957813v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889722v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817663v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830648v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836508v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889720v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958020v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898016v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3277593.3277619" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817672v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765523v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503799v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547684v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336120v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336094v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388993v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tajariol" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296914v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340916v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368912v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296919v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243494v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233215v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166977v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135844v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135843v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Claudia Ticca" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243597v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brugerolle Adrien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243591v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244936v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243604v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100082" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244939v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243600v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243614v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244922v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244806v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244915v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244923v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244929v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243623v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244931v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169226v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004017v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Zunino" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787351v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Cadiou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577283v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505227v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666622v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Boudaoud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.081" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666617v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666608v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caroli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.086" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666565v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410546v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244943v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172213v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482400v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889712v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382973v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555532v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196910v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244952v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danesi Giada" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417950v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez-Ruiz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1957/9782759240692/etudier-les-changements-de-comportements-alimentaires" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4069-2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417946v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05551946v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05551960v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172219v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273896v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mines.alcan.2023.01.0133" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482376v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482373v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482387v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121021v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122679v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05345853v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476252.ch4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889716v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957798v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889717v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889715v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889718v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484246v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581033v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.29941" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296935v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415298v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368919v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415299v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415297v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243489v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243497v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.32715" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244950v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647482v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647475v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647480v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647478v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647484v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647477v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647486v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647473v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003981v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003972v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003992v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482380v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482396v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482399v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244955v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244961v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794653v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607563v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fachinetti" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brey-Xambeu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clementine-hugol-gential" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3290-3987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167742442" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454974v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaira Hernandez&#8208;casiano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gerard&#8208;simonin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nbu.70041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172542v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Benhamou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lfr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172539v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05345721v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chauviat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.32646" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647456v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.10945" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647454v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estera-Tabita Badau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariele Mancebo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.041.0223" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551956v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.14403" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097603v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13584" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05345793v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bastien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs9.0059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482369v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428569v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Roger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Michon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke-Delannoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.06.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121536v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0035" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estera Badau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120989v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120978v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ginon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brindisi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.8886" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121012v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs9.0103" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622616v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Noacco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ait Boudaoud Hansal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2019.11.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02140304v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Belkaroui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070066v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dorl&#233;an" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Betting" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45483" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani Narsis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45493" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514102v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581025v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burzala-Ory" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.8172" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421361v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.005.0013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248445v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172382v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05345871v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034769ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135838v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243496v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.1179" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172319v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172246v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De Iulio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417953v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lopes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172335v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172342v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172332v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172485v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172275v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172477v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172350v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172369v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172491v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417958v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172366v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172532v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172460v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172372v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172360v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172325v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417955v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gruyer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417959v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172287v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172262v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172294v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440979v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440941v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440951v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647471v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647466v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172306v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172230v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172300v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647461v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647470v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647463v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172309v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647464v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172313v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052388v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353679v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353674v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751468v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353664v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04462511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corroy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Roth" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353686v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543078v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zunino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Bri&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Filliard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dugr&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403035v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omrane Dorsaf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loriato" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003714v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820259v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004373v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820256v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003705v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008063v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003695v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124010v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482382v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122661v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170208v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482381v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482390v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482388v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121028v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122635v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02563458v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45989-5_14" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457427v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121027v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122651v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457410v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hofleitner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010471v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02334040v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00070" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457436v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457447v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457421v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836508v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889720v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889722v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817655v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817663v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830648v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958020v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898016v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3277593.3277619" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817672v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765523v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889721v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957813v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820464v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503799v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547684v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336094v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388993v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tajariol" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296914v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340916v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368912v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296919v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336120v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243494v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233215v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166977v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135844v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135843v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Claudia Ticca" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243591v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brugerolle Adrien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244936v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243597v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244939v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243600v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243604v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100082" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243614v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244806v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244922v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244923v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244915v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244931v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243623v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244929v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169226v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004017v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Zunino" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787351v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Cadiou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666617v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666622v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Boudaoud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.081" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505227v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666608v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caroli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.086" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666565v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577283v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410546v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244943v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172213v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482400v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889712v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382973v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555532v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196910v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244952v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danesi Giada" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05551946v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05551960v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417946v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417950v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez-Ruiz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1957/9782759240692/etudier-les-changements-de-comportements-alimentaires" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4069-2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172219v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273896v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mines.alcan.2023.01.0133" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482376v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482373v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482387v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121021v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122679v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05345853v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476252.ch4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889715v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889716v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957798v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889717v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889718v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484246v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581033v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.29941" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368919v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296935v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415298v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415299v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415297v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243489v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243497v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.32715" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244950v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647484v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647475v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647480v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647478v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647482v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647477v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647486v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647473v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003981v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003992v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003972v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482399v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482380v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482396v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244955v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244961v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794653v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607563v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fachinetti" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brey-Xambeu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>