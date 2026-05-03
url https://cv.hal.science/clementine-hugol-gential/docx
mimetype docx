--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -279,1532 +279,1532 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.1-16. </w:t>
+              <w:t xml:space="preserve">, 2026, 51 (1), pp.104-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nbu.70041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les savoirs alimentaires à l’ère des réseaux sociaux : entre expertise contestée, prescritpion et enjeux de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutritions et Endocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (115), pp.34-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05417951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réseaux sociaux : une influence ambivalente sur les comportements alimentaires. Edito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equation Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construire des messages de santé publique : le cas du sel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13lfr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Benhamou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-05138831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques alimentaires à l’ère des réseaux socionumériques : logiques de prescription, de résistance et d’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information diététique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.23-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sel et santé dans le quotidien Le Monde : enjeux de publicisation et de médiatisation depuis les années 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estera-Tabita Badau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariele Mancebo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (41), pp.223-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.041.0223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du menu « laïque » au menu « écolo »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Chauviat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133, pp.121-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.32646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alimentation durable en France : enjeux de politisation et de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communiquer.10945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alimentation durable en France : enjeux de politisation et de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communiquer.10945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du menu «laïque » au menu «écolo»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Chauviat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (133), pp.121-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.32646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les assiettes et les corps sur Instagram : diffusion des normes de santé et diététiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.14403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03820253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux des études communicationnelles sur l’alimentation – Le goût à Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 29, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13lfr⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.13584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des ressources aux pratiques informationnelles des cuisiniers du quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 20/3A (S1), pp.59-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enic.hs9.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4, pp.23-35</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laisser rentrer les monstres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En Marges !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...77 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mots.32646⟩</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engager les personnes âgées dans l’acte alimentaire : les pratiques du personnel en EHPAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Wymelbeke-Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (4), pp.260-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les informations autour de l’alimentation-cancer : la responsabilisation et l’expertise au cœur des discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication. Série actes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...90 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tdm.041.0223⟩</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perdre ou renoncer aux étoiles : analyse des discours médiatiques et paroles de chefs à l’ère de la transparence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 206 (4), pp.35-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla1.206.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alimentation à l’épreuve du confinement : entre souveraineté et résilience alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estera Badau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">collection Numeriq'EUD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...688 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estera Badau</w:t>
-[...44 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03122673v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03120989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être alimentaire du quotidien à l’institution hospitalière : de nouveaux enjeux normatifs</w:t>
               </w:r>
@@ -3256,9399 +3256,9399 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gouvernances, politiques publiques et démocratie alimentaire à l’aune de la durabilité : l’exemple du projet alimentaire territorial ProDij à Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire collaboratif sur l’inclusion et le partage équitable des responsabilités en alimentation durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Québec (Canada), Université Laval, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde sur la visibilisation des femmes vieilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table-ronde théâtre-débat ouverture du mois de l’égalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence des réseaux sociaux sur l’alimentation et l’image du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le regard du miroir – Journée Mondiale des TCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réseaux sociaux, images du corps et alimentation : quand les ados se nourrissent de virtuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPTS de Vienne, 5e journée de la santé Viennoise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Vienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panel Food and Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona De Iulio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual ICA Conference (75th)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Denver (online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des assiettes sous influence : normes alimentaires, plateformes numériques et éducations critiques à l’ère des réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e journée d'études de l'ARCOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARCOM, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05417953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parcours des Dijonnaises : valoriser les femmes d’hier à aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mois de l’égalité, Matrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps, alimentation et réseaux sociaux à l’ère du like et du scroll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence instagrammable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la mise en visibilité pour plus d’égalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès National de l’Association National des Maires de France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Saint-Julien, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence des réseaux sociaux sur l’alimentation et l’image du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Québec (Canada), Université Laval, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magistère Education, Réseau SVT, Académie de Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Dijon (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les réseaux sociaux façonnent nos corps : discours, expertise et enjeux autour de l’alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire SRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations de l’alimentation durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Café ProDij, alimentation durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dijon (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimentation durable : enjeux de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dijon sous 50 degrès : cuire, fuir ou agir ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps gros et réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres du Gros-TCA, Grandir avec l’obésité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05417958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermentation pour toutes et tous : entres savoirs expérientiels et savoirs scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MMT projet Harmi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde Femmes et gourmandise, entre injonction, tentation et émanicpation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mois de l'égalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connected bodies and diffusion of norms : public helath chalenges in the era of Social Media.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05172507v1</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Table-ronde théâtre-débat ouverture du mois de l’égalité</w:t>
+                <w:t xml:space="preserve">Léa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Labex Lipstic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les savoirs expérientiels fermentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche, Laboratoire AFIM de l'UMR PAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps, alimentation et réseaux sociaux : les dangers du développement des troubles des conduits alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire Alimater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Marseille (On line), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimentation 3.0 : info, intox et influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Printemps de l’esprit critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Reims, France</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps, alimentation et réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire Elle-s sont Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glucose Goddess ou la fabrique numérique du savoir profane sur le bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études du CARISM, Bien-être et numérique : enjeux de (dé)politisation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05417955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes font réseau : histoire, lutte et médiation de la sororité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée CoWorkHer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05417959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux de médiatisation et de communication de l’usage du sel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de restitution du projet ANR Sal&amp;Mieux.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Dijon (FRANCE), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-constructing public health messages: the case of salt.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Dijon (Bourgogne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde Femmes des petites et femmes des campagnes - Les enjeux de l'alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31ème Université Féministe.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Le Creusot, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecran-miroir : corps et alimentation sur les réseaux sociaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études de l’Association Française des Diététiciens et des Nutritionnistes (AFDN).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Montrouge, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passer de la crémaillère au thermomix. Les enjeux de stéréotypes en matière alimentation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival femmes 89 – Les femmes nous libèrent.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Tonnerre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux sociaux, images du corps et alimentation : quand les ados se nourrissent de virtuels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfant Demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Dijion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimentation durable en France : mise en visibilité des légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle Pasteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Dole, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de &amp;quot;la femme&amp;quot; dans la communication gourmande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les matinales de la gastronomie - Les femmes de la gastronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campus de la gastronomie, Feb 2024, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moins de viande, plus de légumineuses : enjeux de politiques publiques et enjeux communicationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le climat et l'alimentation méditerranéenne en Bourgogne en 2050</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Dijon (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moins de viande : la fin des haricots ? Débats et controverses autour de la végétalisation des assiettes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Chauviat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Controverse et désinformation environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermentation pour toutes et tous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Micalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Jouy En Josas, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manger à l’ère des réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée territoriale de l’obésité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lyon (Fr), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecran, mon bel écran, dis-moi qui est la plus belle ? Enjeux de mise en normativité des corps et des assiettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et Alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la mise en visibilité pour plus d’égalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de l’Association National des Maires de France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Saint-Julien, France</w:t>
+              <w:t xml:space="preserve">Journée de sensibilisation aux VSS, association des maires de Côte d’Or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Couternon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Dijon (en ligne), France</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le banquet : confluences sociales, culturelles et diplomatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70ème anniversaire VYV3 Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’étude de l’alimentation au prisme de l’interdisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l'interdisciplinarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dijon (FR), France</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les récits de l’alimentation et des corps sur les réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Intime MSH de Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux de médiatisation et visibilisation des pratiques de fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du nouveau dans l'assiette ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser la mise en visibilité des femmes de plus de 50 ans dans l’espace public et médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée MutElles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions de réalisation d’un empowerment public pour une émancipation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les premières Universités MutElles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Dijon (Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertises, compétences, professionnalisation et visibilité. Quels enjeux &amp;quot;d'éducation à&amp;quot; et de formation, pour quelle visibilité et reconnaissance au-delà du monde académique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Knauf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde dans le cadre des Assises de la SFSIC 2023. État des lieux et perspectives des Sciences de l'Information - Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française des Sciences de l'information et de la communication (SFSIC), Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visibilisation des femmes d'hier à aujourd'hui : matrimoine et enjeux de représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée égalité Université de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Dijon, France</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des corps et des assiettes sur les réseaux sociaux. Prévenir, sensibiliser et informer les adolescentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pré-conférence de la SFSIC du GER Information COmmunication en Santé (ICOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Marseille (On line), France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimentation durable en France : enjeux de communication et de politisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Nutrition Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Dijon (Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les journées Influalim - Pratiques numériques et alimentation : Introduction Générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les journées Influalim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Paris (en ligne), France</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visibilisation des femmes d’hier à aujourd’hui : matrimoine et enjeux de représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Egalité de l'Université de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Dijon (Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Glucose Goddess ou la fabrique numérique du savoir profane sur le bien-être</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts d’un programme de sensibilisation à l’alimentation durable, diffusé sur Instagram, sur les habitudes alimentaires des 18-35 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Zunino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maéva Filliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dugré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Végétaliser sa carte. Les Nouvelles Pratiques de la Restauration Engagée.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ferrandi Paris, May 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pré-conférence du GER ICOS - Circulation des savoirs et dispositifs numériques de médiation, d’éducation et de prévention à la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Durampart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omrane Dorsaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loriato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche holistique de la communication alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études du CIRCCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris ( France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04003714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influenceuses et influenceurs : des corps et des assiettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gruyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études du CARISM, Bien-être et numérique : enjeux de (dé)politisation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Les réseaux sociaux : une alimentation sous influence ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Dijon, France</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03820259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication en vue des réductions du sel : retour sur 25 ans d'efforts. Avec quels résultats ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Académie de l'agriculture - Session Comment réduire le sel dans notre alimentation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Le Creusot, France</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04004373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication nutritionnelle en vue des réductions du sel : retour sur 25 ans d’efforts. Avec quels résultats ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment réduire le sel dans notre alimentation ? - Académie de l'Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Montrouge, France</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03820256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’invisible au visible : mise en place d’une visite matrimoniale de la ville de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée pour l'égalité de l'Université de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Tonnerre, France</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de médiatisation de notre alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Super Demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Dijion, France</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04003705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cancer et alimentation : enjeux de discours, de représentations et de pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alimentation et Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Odyssea, Nov 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Dole, France</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04003695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication alimentaire : tendances et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estera Badau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire de l'ANIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Campus de la gastronomie, Feb 2024, Angers, France</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médias et nos assiettes : l’esprit critique, un ingrédient clé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alimentation et esprit critique : nos choix à la loupe, colloque du CODEPS 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Dijon (FR), France</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation du bien-être, sa caractérisation et son implication dans l'alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sciences au service du bien-être</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies d’adaptation alimentaire en situation de cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nommer le corps, nommer la maladie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Jouy En Josas, France</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche de la communication alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Impression alimentaire 3D Dispositifs, publics et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lyon (Fr), France</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes et espace public : entre stéréotypes et émancipation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mois de l'égalité. Dijon c'est capit'Elles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Aix en Provence, France</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où sont les femmes dans la ville ? La visibilisation des femmes en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mois de l'égalité. Dijon c'est Capit'Elles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ontology for Smart Viticulture: Integrating Inference Rules Based on Sensor Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Mouakher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Service-Oriented Computing : ICSOC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France. pp.168-177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-45989-5_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Dijon (Bourgogne), France</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le goût de vivre : le vin à l'hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres du Clos Vougeot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Vougeot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Couternon, France</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Crossfit au bodypositivism : l'image du corps en tension chez les influencer.se.s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Influenceurs et influenceuses santé? Les voix du corps sur les réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Dijon, France</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien et bon à manger : les enjeux de médiatisation de notre alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association Nutrition Méditérranéenne et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Arbois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pouvoirs évocateurs du vin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Ponthus de Thyard. Biodiversité et Patrimoine Viticole. Vigne, vin : quels pouvoirs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Ponthus de Thyard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Dijon, France</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bien et le bon à manger : de la santé à l'éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée régionale de la transition alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lille, France</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication sensorielle autour du café en France, en Allemagne et en Pologne : des tendances mises en mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hofleitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Discours sensoriels croisés : cacao, café, thé, vin, bière et spiritueux – référentiels, expériences et imaginaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Dijon, France</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la science à l’expérience, la pluralité des savoirs en viticulture : le cas des maladies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Belkaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Univigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02010471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Ontology-Based Monitoring System in Vineyards of the Burgundy Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Mouakher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Belkaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 IEEE 28th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Capri (Napoli), Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WETICE.2019.00070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien et bon à manger : L'expertise et la responsabilisation en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manger Droit, séminaire du CREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Dijon (Bourgogne), France</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cooking a meal at home: the impact of contextual elements in culinary decision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pangborn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien et bon à manger : de la santé à l'éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association Française des Diététiciens et Nutritionnisyes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Dijon (Bourgogne), France</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques, discours et représentations autour du café en France et en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collet Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hofleitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours sensoriels croisés : cacao, thé, vin entre langue(s) et culture(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dijon France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Roth</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01836508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimentation et Lutte contre les Inégalités en Milieu de Santé : mise en perspective de nos résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien et bon à manger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01889720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gastronomie et son incarnation : les enjeux d'une Cité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuits de la géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01889722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisir les modalités de l'acte culinaire quotidien, un enjeu méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Jeunes Chercheurs, Laboratoire Gériico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fait maison : organisation et anticipation de la décision culinaire quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quatrième Convention Internationale d’Histoire et des Cultures de l’Alimentation (IEHCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acte culinaire : du discours aux pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées doctorales du réseau IRIS (Semdoc 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pratiques aux ressources informationnelles des cuisiniers du quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alimentation en savoirs, regards croisés sur l'information, la communication, l’éducation en matière d’alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards events ontology based on data sensors network for viticulture domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Belkaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the 8th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Santa Barbara, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3277593.3277619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01898016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La créativité au cœur de l'acte culinaire quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIème Congrès de la SFSIC - Création, créativité et médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gastronomie et son incarnation : les enjeux d’une Cité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuit de la géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01765523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques, discours et représentations autour du café en France et en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collet Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hofleitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours sensoriels croisés : cacao, café, thé, vin - entre langue(s) et culture(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01889721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cancer, alimentation et représentations : entre pouvoir et devoir d'agir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "L'alimentation en savoirs : Regards croisés sur l’information, la communication, l’éducation en matière d’alimentation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01957813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les informations autour de l'alimentation-cancer : l'expertise et la responsabilisation au coeur des discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Convention Internationale d'Histoire et des Cultures de l'Alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se nourrir ou manger ? Les enjeux du repas à l'hôpital et en EHPAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème conférence régionale du RESCLAN Champagne-Ardenne. L'alimentation de la personne âgée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts et effets du choix du repas sur le gaspillage et les représentations des patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du Printemps de la SFNEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps du repas à l'épreuve de la maladie et du contexte hospitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXe congrès de la SFSIC, Temps, temporalités et Information-Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circularité de l'information entre patients autour des pratiques alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tajariol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les savoirs d'expérience en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'une pragmatique du goût à une pragmatique du soin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le goût de savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITHQ, Centre de recherche en gastronomie, Mar 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mangeur en milieu hospitalier : les signes-traces alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traces du corps organisé par E-laboratoire Human Trace Complex System UNESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact émotionnel des mots dans le monde culinaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les émotions au coeur de notre alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bar à vin dans un établissement de santé : un dispositif innovant d’atelier thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées méditerranéennes vin et nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Hyères-les-Palmiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se nourrir ou manger à l'hôpital ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études, Le repas en établissement de santé et en EHPAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Dijon France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation numérique et nouvelles médiations pour communiquer sur la vigne et le vin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Andréys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde dans le cadre des Assises de la SFSIC 2023. État des lieux et perspectives des Sciences de l'Information - Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française des Sciences de l'information et de la communication (SFSIC), Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">International Wine Symposium of Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Dijon (Bourgogne), France</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les restaurants qui accueillent nos enfants font-ils découvrir la gastronomie ? Table ronde animée par Laurent Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème rencontre François Rableais - Recevoir : l'art et la manière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...112 lines deleted...]
-              <w:t xml:space="preserve">, Ferrandi Paris, May 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche qualitative du sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIFREQ : données empiriques et risques interprétatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...112 lines deleted...]
-              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le menu au restaurant et ses perspectives éthiques :de l’intitulé au choix des plats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collet Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goût et identité culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris ( France), France</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patient gourmand, une identité possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Giboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Claudia Ticca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goût et identité culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Dijon, France</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. La consommation du café des jeunes Brésiliens en France. Transformation et affirmation de soi autour d’une pratique alimentaireth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brugerolle Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thé et Café : les représentations culturelles dans les langues et les pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser les pratiques alimentaires et les comportements des consommateurs : analyses de cas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Alimentation de l’Université Catholique de Lyon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropology as a necessary approach for consumer insights - the example of eating and drinking practices in Brazil,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brugerolle Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Giboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Pangborn Sensory Science Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lyon (FR), France</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contexte environnemental et social du repas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du CLAN (Comité de Liaison en Alimentation et Nutrition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Dijon, France</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le menu au restaurant : textualité, oralité et usages en interaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le manger et le dire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours aux catégories dans la gestion du choix au cours d’un repas au restaurant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Mondial de la linguistique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.561-571, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20120100082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An ethnographic fieldwork in Shanghai in a multicultural context of catering: methodological approach and practical perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balancing Art, Innovation and performance. I-CHLAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Ecully, France. pp.116--126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accomplissement interactionnel du choix et la négociation catégorielle entre personnel de service et clients lors d’un repas au restaurant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boire et Manger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Dijon, France</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enregistrer les interactions au restaurant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus, Données, Modèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Dijon, France</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le choix du dessert en contexte de restauration commerciale : une analyse interactionnelle des pratiques et des ressources linguistiques mobilisées par les clients et le personnel de service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs de l’ED « Langage et Langues » (ED 268, Paris III)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Nice, France</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction incarnée des pré-séquences et l’accomplissement du cadre participatif lors d’un repas au restaurant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CEDIL 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Dijon, France</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les procédés de catégorisation lors du service du vin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études des jeunes chercheurs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Dijon, France</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of verbal and multimodal interactions in waiters-customers relationship in restaurants: a single case analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Symposium du Centre de Recherche de l’Institut Paul Bocuse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Vougeot, France</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methodological approach for the study of the interaction between waiters and customers through verbal and non verbal resources.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From Services to Experiences in Tourism and the Hospitality Industry. 27th EuroCHRIE Annual Conference, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Helsinki, Finland. pp.631-637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...4398 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243623v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01244929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12992,50 +12992,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The culinary act in everyday life : definition and pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cook and Health Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, London, United Kingdom. pp.33 - 40, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la représentation alimentaire des patientes atteintes d'un cancer à la modification de leur alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13057,269 +13152,174 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de la Nutritions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l'évaluation de l'état nutritionnel et évaluation de l'observance des compléments nutritionnels oraux chez des patients hospitalisés au CHU de Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Noacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ait Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 32 (4), pp.269, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ait Boudaoud</w:t>
-[...53 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01666622v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01505227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ateliers de cuisine : un outil d'éducation thérapeutique collaboratif innovant ?</w:t>
               </w:r>
@@ -13896,51 +13896,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce que l’on mange ? Les savoirs alimentaires en action et en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estera Badau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14451,538 +14451,538 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menus végétariens dans les cantines scolaires en France : entre transition écologique et débat identitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Chauviat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif Bio Consom’acteurs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les bouchées doubles. Avec celles et ceux qui défendent la planète, du champ à l’assiette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rue de l’échiquier, 2025, 978-2-37425-577-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce qu’apportent les Sciences de l’Information et de la Communication à l’étude de l’alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Darcel et Aurélie Maurice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudier les changements des comportements alimentaires. Approches interdisciplinaires, méthodes et enjeux éthiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 13 - Discours publics et représentations des consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Darcet; Aurélie Maurice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudier les changements des comportements alimentaires. Approches interdisciplinaires, méthodes et enjeux éthiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.122-128, 2025, 978-2-7592-4068-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4069-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes à l’épreuve du cancer du sein : de l’histoire individuelle à la mobilisation collective des États-Unis à la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert Lucas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nommer le corps, nommer la maladie : modèles de représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diminuer la consommation de sel : vers une acceptabilité sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Chauviat</w:t>
-[...32 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estera-Tabita Badau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IMT Mines Alès-Ecole Mines Télécom. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’acceptabilité sociale – Enjeux de société et controverses scientifiques. Alcantara, C., Charest, F., Lavigne, A., Saglietto, L. (2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines - Transvalor; Les Presses des Mines, pp.133-144, 2023, 978-2-38542-121-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mines.alcan.2023.01.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...300 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...84 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire sa consommation de sel, une perspective engageante. Le cas Fleury Michon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estera Badau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu’est-ce que l’on mange ? Les savoirs alimentaires à l’aune des sciences de l’information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16817,491 +16817,491 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avant-première et débat. Avant-première du film la Promesse verte suivi d’un débat sur la déforestation et l’huile de palme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Femmes dans la restauration. Soirée débat autour du film « A la recherche des femmes chefs » en présence de sa réalisatrice Vérane Frédiani.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table-ronde Le restaurant du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mois de l’égalité. Conférence Mash-up Comme un poisson sur une bicyclette. Dijon, 20 mars 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audition parlementaire. Par la Commission des Affaires Économiques à l’Assemblée Nationale dans le cadre d’une mission d’information relative à la stratégie de marché de la filière viticole.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Avant-première et débat. Avant-première du film la Promesse verte suivi d’un débat sur la déforestation et l’huile de palme.</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mois de l’égalité. Rencontre avec Lauren Malka autour de l’ouvrage Mangeuses. Histoires de celles qui décorent, savourent ou se privent à l’excès (Editions les Pérégrines).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Mois de l’égalité. Rencontre avec Lauren Malka autour de l’ouvrage Mangeuses. Histoires de celles qui décorent, savourent ou se privent à l’excès (Editions les Pérégrines).</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emission de radio - Les avantage des légumineuses pour le corps et l’environnement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fermentation dans la presse grand public et sur les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18199,51 +18199,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53222A7C"/>
+    <w:nsid w:val="6AB45403"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18430,51 +18430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clementine-hugol-gential" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3290-3987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167742442" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454974v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaira Hernandez&#8208;casiano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gerard&#8208;simonin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nbu.70041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172542v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Benhamou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lfr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172539v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05345721v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chauviat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.32646" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647456v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.10945" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647454v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estera-Tabita Badau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariele Mancebo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.041.0223" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551956v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.14403" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097603v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13584" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05345793v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bastien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs9.0059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482369v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428569v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Roger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Michon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke-Delannoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.06.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121536v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0035" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estera Badau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120989v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120978v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ginon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brindisi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.8886" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121012v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs9.0103" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622616v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Noacco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ait Boudaoud Hansal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2019.11.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02140304v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Belkaroui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070066v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dorl&#233;an" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Betting" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45483" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani Narsis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45493" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514102v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581025v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burzala-Ory" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.8172" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421361v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.005.0013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248445v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172382v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05345871v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034769ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135838v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243496v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.1179" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172319v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172246v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De Iulio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417953v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lopes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172335v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172342v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172332v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172485v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172275v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172477v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172350v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172369v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172491v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417958v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172366v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172532v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172460v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172372v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172360v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172325v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417955v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gruyer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417959v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172287v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172267v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172262v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172294v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440979v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440941v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440951v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647471v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647466v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172306v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172230v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172300v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647461v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647470v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647463v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172309v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647464v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172313v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052388v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353679v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353674v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751468v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353664v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04462511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corroy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Roth" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353686v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543078v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zunino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Bri&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Filliard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dugr&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403035v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omrane Dorsaf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loriato" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003714v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820259v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004373v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820256v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003705v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008063v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003695v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124010v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482382v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122661v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170208v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482381v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482390v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482388v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121028v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122635v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02563458v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45989-5_14" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457427v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121027v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122651v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457410v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hofleitner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010471v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02334040v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00070" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457436v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457447v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457421v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836508v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889720v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889722v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817655v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817663v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830648v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958020v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898016v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3277593.3277619" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817672v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765523v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889721v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957813v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820464v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503799v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547684v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336094v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388993v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tajariol" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296914v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340916v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368912v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296919v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336120v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243494v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233215v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166977v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135844v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135843v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Claudia Ticca" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243591v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brugerolle Adrien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244936v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243597v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244939v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243600v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243604v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100082" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243614v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244806v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244922v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244923v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244915v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244931v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243623v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244929v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169226v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004017v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Zunino" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787351v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Cadiou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666617v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666622v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Boudaoud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.081" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505227v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666608v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caroli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.086" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666565v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577283v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410546v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244943v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172213v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482400v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889712v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382973v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555532v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196910v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244952v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danesi Giada" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05551946v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05551960v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417946v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417950v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez-Ruiz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1957/9782759240692/etudier-les-changements-de-comportements-alimentaires" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4069-2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172219v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273896v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mines.alcan.2023.01.0133" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482376v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482373v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482387v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121021v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122679v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05345853v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476252.ch4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889715v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889716v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957798v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889717v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889718v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484246v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581033v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.29941" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368919v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296935v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415298v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415299v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415297v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243489v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243497v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.32715" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244950v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647484v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647475v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647480v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647478v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647482v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647477v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647486v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647473v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003981v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003992v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003972v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482399v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482380v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482396v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244955v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244961v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794653v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607563v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fachinetti" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brey-Xambeu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clementine-hugol-gential" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3290-3987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167742442" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454974v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaira Hernandez&#8208;casiano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gerard&#8208;simonin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nbu.70041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417951v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172542v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Benhamou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lfr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172539v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647454v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estera-Tabita Badau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariele Mancebo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.041.0223" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05345721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chauviat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.32646" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647456v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.10945" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551956v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.14403" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097603v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13584" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05345793v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bastien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs9.0059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482369v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428569v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Roger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Michon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke-Delannoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.06.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120989v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121536v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122673v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estera Badau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120978v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ginon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brindisi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.8886" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121012v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs9.0103" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622616v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Noacco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ait Boudaoud Hansal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2019.11.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02140304v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Belkaroui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070066v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dorl&#233;an" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Betting" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45483" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani Narsis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45493" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514102v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581025v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burzala-Ory" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.8172" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421361v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.005.0013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248445v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172382v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05345871v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034769ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135838v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243496v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.1179" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172507v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172332v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172485v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172319v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172246v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De Iulio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417953v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lopes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172335v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172342v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172275v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172477v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172350v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172369v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172491v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417958v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172366v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172532v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172460v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172372v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172360v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172325v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417955v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gruyer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417959v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172300v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647461v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172287v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172267v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172262v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172294v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440979v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440941v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440951v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647471v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647466v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172306v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172230v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647470v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647463v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172309v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647464v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172313v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353664v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04462511v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corroy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Roth" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052388v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353679v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353674v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751468v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353686v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543078v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zunino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Bri&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Filliard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dugr&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403035v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omrane Dorsaf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loriato" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003714v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820259v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004373v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820256v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008063v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003705v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003695v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124010v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482382v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122661v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170208v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482381v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482390v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482388v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02563458v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45989-5_14" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121028v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122635v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457427v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121027v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122651v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457410v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hofleitner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010471v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02334040v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00070" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457436v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457447v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457421v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836508v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889720v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889722v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817655v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817663v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830648v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958020v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898016v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3277593.3277619" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817672v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765523v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889721v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957813v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820464v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503799v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547684v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336094v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388993v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tajariol" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296914v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340916v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368912v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296919v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336120v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243494v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233215v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166977v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135844v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135843v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Claudia Ticca" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243591v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brugerolle Adrien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244936v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243597v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244939v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243600v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243604v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100082" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243614v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244922v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244806v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244923v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244915v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244929v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244931v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243623v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169226v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004017v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Zunino" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787351v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Cadiou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505227v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666617v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666622v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Boudaoud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.081" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666608v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caroli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.086" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666565v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577283v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410546v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244943v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172213v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482400v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889712v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382973v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555532v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196910v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244952v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danesi Giada" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05551946v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05551960v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417946v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417950v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez-Ruiz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1957/9782759240692/etudier-les-changements-de-comportements-alimentaires" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4069-2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172219v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273896v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mines.alcan.2023.01.0133" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482376v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482373v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482387v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121021v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122679v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05345853v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476252.ch4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889715v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889716v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957798v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889717v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889718v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484246v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581033v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.29941" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368919v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296935v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415298v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415299v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415297v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243489v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243497v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.32715" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244950v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647482v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647484v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647475v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647480v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647478v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647477v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647486v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647473v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003981v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003992v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003972v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482399v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482380v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482396v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244955v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244961v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794653v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607563v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fachinetti" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brey-Xambeu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>