--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -162,51 +162,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -330,2915 +330,2997 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les normes corporelles promues sur Instagram et TikTok : s’accepter ou se transformer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 54, pp.119-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les savoirs alimentaires à l’ère des réseaux sociaux : entre expertise contestée, prescritpion et enjeux de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutritions et Endocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 23 (115), pp.34-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05417951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux sociaux : une influence ambivalente sur les comportements alimentaires. Edito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equation Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construire des messages de santé publique : le cas du sel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13lfr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13lfr⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05138831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques alimentaires à l’ère des réseaux socionumériques : logiques de prescription, de résistance et d’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information diététique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.23-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sel et santé dans le quotidien Le Monde : enjeux de publicisation et de médiatisation depuis les années 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estera-Tabita Badau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariele Mancebo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (41), pp.223-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.041.0223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariele Mancebo</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tdm.041.0223⟩</w:t>
+                <w:t xml:space="preserve">hal-04647454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alimentation durable en France : enjeux de politisation et de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communiquer.10945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du menu « laïque » au menu « écolo »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Chauviat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 133, pp.121-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mots.32646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alimentation durable en France : enjeux de politisation et de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/communiquer.10945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du menu «laïque » au menu «écolo»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...39 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/communiquer.10945⟩</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Chauviat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (133), pp.121-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.32646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...77 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mots.32646⟩</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les assiettes et les corps sur Instagram : diffusion des normes de santé et diététiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.14403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/edc.14403⟩</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03820253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux des études communicationnelles sur l’alimentation – Le goût à Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.13584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des ressources aux pratiques informationnelles des cuisiniers du quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 20/3A (S1), pp.59-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enic.hs9.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laisser rentrer les monstres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En Marges !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engager les personnes âgées dans l’acte alimentaire : les pratiques du personnel en EHPAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie van Wymelbeke-Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (4), pp.260-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les informations autour de l’alimentation-cancer : la responsabilisation et l’expertise au cœur des discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication. Série actes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alimentation à l’épreuve du confinement : entre souveraineté et résilience alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estera Badau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">collection Numeriq'EUD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perdre ou renoncer aux étoiles : analyse des discours médiatiques et paroles de chefs à l’ère de la transparence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 206 (4), pp.35-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla1.206.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bien-être alimentaire du quotidien à l’institution hospitalière : de nouveaux enjeux normatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Ginon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 25, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfsic.13584⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.8886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cancers et alimentation : de l’analyse des discours et des représentations à la création d’ateliers culinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 20/3A (S1), pp.103-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enic.hs9.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delivery of oral nutrition supplement in hospital: Evaluation of professional practices in evaluation of nutritional status and representations of ONS by the caregivers and patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ait Boudaoud Hansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Nutrition ESPEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35, pp.85-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnesp.2019.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WINECLOUD: Une ontologie d'événements pour la modélisation sémantique des données de capteurs hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Belkaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Mouakher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Extraction et Gestion des connaissances, RNTI-E-35, pp.379-380</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ateliers de cuisine : un outil thérapeutique pour le soin et le plaisir des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dorléan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Betting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rec.v48i48.45483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02070066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ontologie de la culture de la vigne : des savoirs académiques aux savoirs d'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani Narsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Belkaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rec.v48i48.45493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02115309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place du repas et du choix dans la prise en charge alimentaire des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques Hospitalières : la revue des techniciens de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nutrition-Restauration, 763</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image des légumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Burzala-Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/enic.hs9.0059⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropology of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aof.8172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche qualitative du sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Qualitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Prudence empirique et risque interprétatif, 20 hors-série, pp.341-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...116 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2021.06.001⟩</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01421361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du mot à la bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collet Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Giboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (5), pp.13-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pdc.005.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le repas à l'épreuve du cancer : une rédéfinition sensorielle, sensible et symbolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, The alimentary and gustative imaginary, 8 (2(16)), pp.181-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le repas à l'hôpital et ses enjeux identitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexia - Rivista di semiotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19-20, pp.169-182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bornand Sandra et Cécile Leguy, 2013, Anthropologie des pratiques langagières. Paris, Armand Colin, coll. U, Sciences humaines et sociales, 202 p., bibliogr., index, glossaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (3), pp.239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1034769ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...108 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le menu au restaurant : construction pragmatique de l’expérience gastronomique et enjeux identitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (2), pp.105-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/enic.hs9.0103⟩</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enregistrer les interactions au restaurant : atouts et contraintes d’un cadre expérimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54-55, pp.299-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.1179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...1244 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3248,10556 +3330,10556 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernances, politiques publiques et démocratie alimentaire à l’aune de la durabilité : l’exemple du projet alimentaire territorial ProDij à Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire collaboratif sur l’inclusion et le partage équitable des responsabilités en alimentation durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Québec (Canada), Université Laval, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde sur la visibilisation des femmes vieilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table-ronde théâtre-débat ouverture du mois de l’égalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence des réseaux sociaux sur l’alimentation et l’image du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le regard du miroir – Journée Mondiale des TCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des assiettes sous influence : normes alimentaires, plateformes numériques et éducations critiques à l’ère des réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e journée d'études de l'ARCOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARCOM, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05417953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parcours des Dijonnaises : valoriser les femmes d’hier à aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mois de l’égalité, Matrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps, alimentation et réseaux sociaux à l’ère du like et du scroll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence instagrammable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux sociaux, images du corps et alimentation : quand les ados se nourrissent de virtuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPTS de Vienne, 5e journée de la santé Viennoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Vienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panel Food and Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona De Iulio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual ICA Conference (75th)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Denver (online), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la mise en visibilité pour plus d’égalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès National de l’Association National des Maires de France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Saint-Julien, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence des réseaux sociaux sur l’alimentation et l’image du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magistère Education, Réseau SVT, Académie de Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Dijon (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les réseaux sociaux façonnent nos corps : discours, expertise et enjeux autour de l’alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire SRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations de l’alimentation durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Café ProDij, alimentation durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dijon (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimentation durable : enjeux de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dijon sous 50 degrès : cuire, fuir ou agir ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde Femmes et gourmandise, entre injonction, tentation et émanicpation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mois de l'égalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connected bodies and diffusion of norms : public helath chalenges in the era of Social Media.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Labex Lipstic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les savoirs expérientiels fermentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche, Laboratoire AFIM de l'UMR PAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps gros et réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres du Gros-TCA, Grandir avec l’obésité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05417958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermentation pour toutes et tous : entres savoirs expérientiels et savoirs scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MMT projet Harmi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps, alimentation et réseaux sociaux : les dangers du développement des troubles des conduits alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire Alimater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Marseille (On line), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimentation 3.0 : info, intox et influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Printemps de l’esprit critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps, alimentation et réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire Elle-s sont Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glucose Goddess ou la fabrique numérique du savoir profane sur le bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Québec (Canada), Université Laval, France</w:t>
+                <w:t xml:space="preserve">Léa Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études du CARISM, Bien-être et numérique : enjeux de (dé)politisation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05417955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes font réseau : histoire, lutte et médiation de la sororité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée CoWorkHer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05417959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux de médiatisation et de communication de l’usage du sel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de restitution du projet ANR Sal&amp;Mieux.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Dijon (FRANCE), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-constructing public health messages: the case of salt.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Dijon (Bourgogne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux sociaux, images du corps et alimentation : quand les ados se nourrissent de virtuels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfant Demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Dijion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimentation durable en France : mise en visibilité des légumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle Pasteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Dole, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de &amp;quot;la femme&amp;quot; dans la communication gourmande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les matinales de la gastronomie - Les femmes de la gastronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Campus de la gastronomie, Feb 2024, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moins de viande, plus de légumineuses : enjeux de politiques publiques et enjeux communicationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le climat et l'alimentation méditerranéenne en Bourgogne en 2050</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Dijon (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moins de viande : la fin des haricots ? Débats et controverses autour de la végétalisation des assiettes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Chauviat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Controverse et désinformation environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermentation pour toutes et tous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Micalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Jouy En Josas, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manger à l’ère des réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée territoriale de l’obésité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lyon (Fr), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecran, mon bel écran, dis-moi qui est la plus belle ? Enjeux de mise en normativité des corps et des assiettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et Alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde Femmes des petites et femmes des campagnes - Les enjeux de l'alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31ème Université Féministe.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Le Creusot, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecran-miroir : corps et alimentation sur les réseaux sociaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études de l’Association Française des Diététiciens et des Nutritionnistes (AFDN).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Montrouge, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passer de la crémaillère au thermomix. Les enjeux de stéréotypes en matière alimentation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival femmes 89 – Les femmes nous libèrent.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Tonnerre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le banquet : confluences sociales, culturelles et diplomatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70ème anniversaire VYV3 Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la mise en visibilité pour plus d’égalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de sensibilisation aux VSS, association des maires de Côte d’Or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Couternon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’étude de l’alimentation au prisme de l’interdisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l'interdisciplinarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les récits de l’alimentation et des corps sur les réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Intime MSH de Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux de médiatisation et visibilisation des pratiques de fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du nouveau dans l'assiette ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser la mise en visibilité des femmes de plus de 50 ans dans l’espace public et médiatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée MutElles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions de réalisation d’un empowerment public pour une émancipation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les premières Universités MutElles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Dijon (Bourgogne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertises, compétences, professionnalisation et visibilité. Quels enjeux &amp;quot;d'éducation à&amp;quot; et de formation, pour quelle visibilité et reconnaissance au-delà du monde académique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Corroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Knauf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde dans le cadre des Assises de la SFSIC 2023. État des lieux et perspectives des Sciences de l'Information - Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française des Sciences de l'information et de la communication (SFSIC), Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visibilisation des femmes d'hier à aujourd'hui : matrimoine et enjeux de représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée égalité Université de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimentation durable en France : enjeux de communication et de politisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Nutrition Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Dijon (Bourgogne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des corps et des assiettes sur les réseaux sociaux. Prévenir, sensibiliser et informer les adolescentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+                <w:t xml:space="preserve">Léa Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pré-conférence de la SFSIC du GER Information COmmunication en Santé (ICOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les journées Influalim - Pratiques numériques et alimentation : Introduction Générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les journées Influalim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visibilisation des femmes d’hier à aujourd’hui : matrimoine et enjeux de représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Egalité de l'Université de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Dijon (Bourgogne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts d’un programme de sensibilisation à l’alimentation durable, diffusé sur Instagram, sur les habitudes alimentaires des 18-35 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Zunino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maéva Filliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dugré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Végétaliser sa carte. Les Nouvelles Pratiques de la Restauration Engagée.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ferrandi Paris, May 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pré-conférence du GER ICOS - Circulation des savoirs et dispositifs numériques de médiation, d’éducation et de prévention à la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Durampart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omrane Dorsaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Loriato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04403035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influenceuses et influenceurs : des corps et des assiettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Reims, France</w:t>
+                <w:t xml:space="preserve">Léa Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les réseaux sociaux : une alimentation sous influence ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Vienne, France</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03820259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication en vue des réductions du sel : retour sur 25 ans d'efforts. Avec quels résultats ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Académie de l'agriculture - Session Comment réduire le sel dans notre alimentation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Denver (online), France</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04004373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication nutritionnelle en vue des réductions du sel : retour sur 25 ans d’efforts. Avec quels résultats ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment réduire le sel dans notre alimentation ? - Académie de l'Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, ARCOM, Nov 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03820256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche holistique de la communication alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études du CIRCCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04003714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de médiatisation de notre alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Super Demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04003705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’invisible au visible : mise en place d’une visite matrimoniale de la ville de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée pour l'égalité de l'Université de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Saint-Julien, France</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cancer et alimentation : enjeux de discours, de représentations et de pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alimentation et Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Odyssea, Nov 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Dijon (en ligne), France</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04003695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médias et nos assiettes : l’esprit critique, un ingrédient clé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alimentation et esprit critique : nos choix à la loupe, colloque du CODEPS 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication alimentaire : tendances et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estera Badau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire de l'ANIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dijon (FR), France</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation du bien-être, sa caractérisation et son implication dans l'alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sciences au service du bien-être</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies d’adaptation alimentaire en situation de cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nommer le corps, nommer la maladie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche de la communication alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Impression alimentaire 3D Dispositifs, publics et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes et espace public : entre stéréotypes et émancipation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mois de l'égalité. Dijon c'est capit'Elles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où sont les femmes dans la ville ? La visibilisation des femmes en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mois de l'égalité. Dijon c'est Capit'Elles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ontology for Smart Viticulture: Integrating Inference Rules Based on Sensor Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Mouakher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Service-Oriented Computing : ICSOC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France. pp.168-177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-45989-5_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Dijon, France</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le goût de vivre : le vin à l'hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres du Clos Vougeot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Vougeot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Marseille (On line), France</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Crossfit au bodypositivism : l'image du corps en tension chez les influencer.se.s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Influenceurs et influenceuses santé? Les voix du corps sur les réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Dijon, France</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien et bon à manger : les enjeux de médiatisation de notre alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association Nutrition Méditérranéenne et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Arbois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Paris (en ligne), France</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pouvoirs évocateurs du vin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Ponthus de Thyard. Biodiversité et Patrimoine Viticole. Vigne, vin : quels pouvoirs ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Ponthus de Thyard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bien et le bon à manger : de la santé à l'éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée régionale de la transition alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Dijon, France</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication sensorielle autour du café en France, en Allemagne et en Pologne : des tendances mises en mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hofleitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Discours sensoriels croisés : cacao, café, thé, vin, bière et spiritueux – référentiels, expériences et imaginaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Dijon (FRANCE), France</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la science à l’expérience, la pluralité des savoirs en viticulture : le cas des maladies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Belkaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Univigne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02010471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Ontology-Based Monitoring System in Vineyards of the Burgundy Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Mouakher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Belkaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 IEEE 28th International Conference on Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Capri (Napoli), Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WETICE.2019.00070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Le Creusot, France</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien et bon à manger : L'expertise et la responsabilisation en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manger Droit, séminaire du CREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Montrouge, France</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien et bon à manger : de la santé à l'éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association Française des Diététiciens et Nutritionnisyes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Tonnerre, France</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cooking a meal at home: the impact of contextual elements in culinary decision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pangborn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Dijion, France</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gastronomie et son incarnation : les enjeux d'une Cité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuits de la géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Dole, France</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01889722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisir les modalités de l'acte culinaire quotidien, un enjeu méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Jeunes Chercheurs, Laboratoire Gériico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Campus de la gastronomie, Feb 2024, Angers, France</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fait maison : organisation et anticipation de la décision culinaire quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quatrième Convention Internationale d’Histoire et des Cultures de l’Alimentation (IEHCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Dijon (FR), France</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acte culinaire : du discours aux pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées doctorales du réseau IRIS (Semdoc 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques, discours et représentations autour du café en France et en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collet Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hofleitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours sensoriels croisés : cacao, thé, vin entre langue(s) et culture(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dijon France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Jouy En Josas, France</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01836508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alimentation et Lutte contre les Inégalités en Milieu de Santé : mise en perspective de nos résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien et bon à manger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lyon (Fr), France</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01889720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pratiques aux ressources informationnelles des cuisiniers du quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alimentation en savoirs, regards croisés sur l'information, la communication, l’éducation en matière d’alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards events ontology based on data sensors network for viticulture domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Belkaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the 8th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Santa Barbara, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3277593.3277619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Couternon, France</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01898016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gastronomie et son incarnation : les enjeux d’une Cité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuit de la géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Dijon, France</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01765523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La créativité au cœur de l'acte culinaire quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIème Congrès de la SFSIC - Création, créativité et médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cancer, alimentation et représentations : entre pouvoir et devoir d'agir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "L'alimentation en savoirs : Regards croisés sur l’information, la communication, l’éducation en matière d’alimentation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Dijon, France</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01957813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les informations autour de l'alimentation-cancer : l'expertise et la responsabilisation au coeur des discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Convention Internationale d'Histoire et des Cultures de l'Alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lille, France</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques, discours et représentations autour du café en France et en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collet Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hofleitner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours sensoriels croisés : cacao, café, thé, vin - entre langue(s) et culture(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Dijon, France</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01889721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se nourrir ou manger ? Les enjeux du repas à l'hôpital et en EHPAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème conférence régionale du RESCLAN Champagne-Ardenne. L'alimentation de la personne âgée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Dijon (Bourgogne), France</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts et effets du choix du repas sur le gaspillage et les représentations des patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du Printemps de la SFNEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Roth</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps du repas à l'épreuve de la maladie et du contexte hospitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXe congrès de la SFSIC, Temps, temporalités et Information-Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circularité de l'information entre patients autour des pratiques alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Roxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tajariol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les savoirs d'expérience en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'une pragmatique du goût à une pragmatique du soin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le goût de savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITHQ, Centre de recherche en gastronomie, Mar 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mangeur en milieu hospitalier : les signes-traces alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traces du corps organisé par E-laboratoire Human Trace Complex System UNESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact émotionnel des mots dans le monde culinaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les émotions au coeur de notre alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bar à vin dans un établissement de santé : un dispositif innovant d’atelier thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées méditerranéennes vin et nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Hyères-les-Palmiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se nourrir ou manger à l'hôpital ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études, Le repas en établissement de santé et en EHPAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Dijon France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation numérique et nouvelles médiations pour communiquer sur la vigne et le vin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Andréys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde dans le cadre des Assises de la SFSIC 2023. État des lieux et perspectives des Sciences de l'Information - Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française des Sciences de l'information et de la communication (SFSIC), Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">International Wine Symposium of Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Dijon, France</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les restaurants qui accueillent nos enfants font-ils découvrir la gastronomie ? Table ronde animée par Laurent Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème rencontre François Rableais - Recevoir : l'art et la manière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche qualitative du sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIFREQ : données empiriques et risques interprétatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Dijon (Bourgogne), France</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le menu au restaurant et ses perspectives éthiques :de l’intitulé au choix des plats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collet Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goût et identité culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Dijon, France</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patient gourmand, une identité possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Giboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Claudia Ticca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goût et identité culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Dijon (Bourgogne), France</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. La consommation du café des jeunes Brésiliens en France. Transformation et affirmation de soi autour d’une pratique alimentaireth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brugerolle Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thé et Café : les représentations culturelles dans les langues et les pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...112 lines deleted...]
-              <w:t xml:space="preserve">, Ferrandi Paris, May 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser les pratiques alimentaires et les comportements des consommateurs : analyses de cas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Alimentation de l’Université Catholique de Lyon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...112 lines deleted...]
-              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropology as a necessary approach for consumer insights - the example of eating and drinking practices in Brazil,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brugerolle Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Giboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Pangborn Sensory Science Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris ( France), France</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contexte environnemental et social du repas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du CLAN (Comité de Liaison en Alimentation et Nutrition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Dijon, France</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le menu au restaurant : textualité, oralité et usages en interaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le manger et le dire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours aux catégories dans la gestion du choix au cours d’un repas au restaurant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Mondial de la linguistique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.561-571, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20120100082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An ethnographic fieldwork in Shanghai in a multicultural context of catering: methodological approach and practical perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balancing Art, Innovation and performance. I-CHLAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Ecully, France. pp.116--126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Dijon, France</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accomplissement interactionnel du choix et la négociation catégorielle entre personnel de service et clients lors d’un repas au restaurant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boire et Manger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lyon (FR), France</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enregistrer les interactions au restaurant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus, Données, Modèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Odyssea, Nov 2022, Dijon, France</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le choix du dessert en contexte de restauration commerciale : une analyse interactionnelle des pratiques et des ressources linguistiques mobilisées par les clients et le personnel de service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Jeunes Chercheurs de l’ED « Langage et Langues » (ED 268, Paris III)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction incarnée des pré-séquences et l’accomplissement du cadre participatif lors d’un repas au restaurant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CEDIL 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Marseille, France</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les procédés de catégorisation lors du service du vin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études des jeunes chercheurs. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Dijon, France</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methodological approach for the study of the interaction between waiters and customers through verbal and non verbal resources.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From Services to Experiences in Tourism and the Hospitality Industry. 27th EuroCHRIE Annual Conference, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Helsinki, Finland. pp.631-637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Dijon, France</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of verbal and multimodal interactions in waiters-customers relationship in restaurants: a single case analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Symposium du Centre de Recherche de l’Institut Paul Bocuse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...4674 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244931v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01243623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodies and food on Social Media: representations issues among adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Léa Gruyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vita’Connect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Dijon, France. pp.105 - 124, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts d’un programme de sensibilisation à l’alimentation durable diffusé sur le réseau social Instagram sur les habitudes alimentaires des 18-35 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Davidenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Zunino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maéva Filliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dugré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. , 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Davidenko</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Manon Dugré</w:t>
+                <w:t xml:space="preserve">halshs-04004017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développer des actions pour (ré-)engager les personnes âgées vivant en EHPAD dans l'acte alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sulmont-Rossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmeline Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collet Parizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 1 p., 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The culinary act in everyday life : definition and pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cook and Health Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, London, United Kingdom. pp.33 - 40, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité de l'évaluation de l'état nutritionnel et évaluation de l'observance des compléments nutritionnels oraux chez des patients hospitalisés au CHU de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ait Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France. , 2022</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 32 (4), pp.269, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...112 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 1 p., 2019</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la représentation alimentaire des patientes atteintes d'un cancer à la modification de leur alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Francophones de la Nutritions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ateliers de cuisine : un outil d'éducation thérapeutique collaboratif innovant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Betting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dorléan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Caroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 32 (4), pp.271-272, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fait maison : l'impact des formes d'organisation sur la décision culinaire quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Journées Francophones de la Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête sur la préfiguration et le dispositif de l'acte culinaire à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cook and Health Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, London, United Kingdom. pp.33 - 40, 2017</w:t>
+              <w:t xml:space="preserve">Journées doctorales de la SFSIC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts et effets du choix du repas sur la consommation et la représentation des patients en milieu hospitalier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Noacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...105 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pre-sequence organization and the emergence of joint attention during service in restaurants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Conversation Analysis – ICCA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Manheim, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...483 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13807,554 +13889,554 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps, alimentation et réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Le Murmure, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce que l’on mange ? Les savoirs alimentaires en action et en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estera Badau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collet Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Universitaires de Dijon. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien et bon à manger. Penser notre alimentation du quotidien à l'institution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Universitaires de Dijon. 2018, 978-2-36441-285-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01889712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se nourrir ou manger ? Les enjeux du repas en établissement de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan - Collection Questions alimentaires et gastronomiques, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gastronomie au cœur de la Cité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Collet Parizot</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Editions Universitaires de Dijon. 2021</w:t>
+                <w:t xml:space="preserve">Stéphane Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Universitaires de Dijon, 2016, 978-2-36441-198-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Editions Universitaires de Dijon. 2018, 978-2-36441-285-9</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots et les mets au restaurant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2015, Pascal Lardelier - Collection des Hauts et Débats</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan - Collection Questions alimentaires et gastronomiques, 2016</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intercultural comparisons of eating habits and food preferences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danesi Giada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Giboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2, 2013, MENU: Journal of Food and Hospitality Research</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...184 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14364,2442 +14446,2442 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alimentation durable en France : entre politisation et engagement citoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif Bio Consom’acteurs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les bouchées doubles. Avec celles et ceux qui défendent la planète, du champ à l’assiette</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rue de l’échiquier, 2025, 978-2-37425-577-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menus végétariens dans les cantines scolaires en France : entre transition écologique et débat identitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Chauviat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif Bio Consom’acteurs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les bouchées doubles. Avec celles et ceux qui défendent la planète, du champ à l’assiette</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rue de l’échiquier, 2025, 978-2-37425-577-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce qu’apportent les Sciences de l’Information et de la Communication à l’étude de l’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Darcel et Aurélie Maurice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudier les changements des comportements alimentaires. Approches interdisciplinaires, méthodes et enjeux éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 13 - Discours publics et représentations des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Melendrez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Arvisenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Darcet; Aurélie Maurice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudier les changements des comportements alimentaires. Approches interdisciplinaires, méthodes et enjeux éthiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.122-128, 2025, 978-2-7592-4068-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4069-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Chambaron</w:t>
-[...80 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05417950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes à l’épreuve du cancer du sein : de l’histoire individuelle à la mobilisation collective des États-Unis à la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert Lucas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nommer le corps, nommer la maladie : modèles de représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diminuer la consommation de sel : vers une acceptabilité sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estera-Tabita Badau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IMT Mines Alès-Ecole Mines Télécom. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’acceptabilité sociale – Enjeux de société et controverses scientifiques. Alcantara, C., Charest, F., Lavigne, A., Saglietto, L. (2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines - Transvalor; Les Presses des Mines, pp.133-144, 2023, 978-2-38542-121-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mines.alcan.2023.01.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
-[...28 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04273896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduire sa consommation de sel, une perspective engageante. Le cas Fleury Michon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estera Badau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu’est-ce que l’on mange ? Les savoirs alimentaires à l’aune des sciences de l’information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...65 lines deleted...]
-              <w:t xml:space="preserve">Qu’est-ce que l’on mange ? Les savoirs alimentaires à l’aune des sciences de l’information et de la communication</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le menu et ses enjeux identitaires : de soi, à l’autre, au monde.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu’est-ce que l’on mange ? Les savoirs alimentaires à l'aune des Sciences de l'Information et de la Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Qu’est-ce que l’on mange ? Les savoirs alimentaires à l'aune des Sciences de l'Information et de la Communication</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser nos savoirs alimentaires dans une perspective holistique : du bien au bon à manger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu’est-ce que l’on mange ? Les savoirs alimentaires à l’aune des sciences de l’information et de la communication.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la science à l’expérience, la pluralité des savoirs en viticulture : le cas des maladies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouassila Labbani Narsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Belkaroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vigne et le vin. Transformation des filières et des acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'alimentation pendant le confinement : entre inégalités et injonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'éthique médicale à l'épreuve de la COVID-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, 2020, 978-2-36441-384-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Health Responsibility to Ethical Responsibility: The Legitimization of New Vegetable Experts in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Burzala-Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food and Health: Actor Strategies in Information and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Wiley, pp.75-95, 2019, 9781786302625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119476252.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donner le choix du repas à l'hôpital : effets sur le gaspillage alimentaire et les représentations du patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clémentine Hugol-Gential. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien et bon à manger. Penser notre alimentation du quotidien à l'institution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.239-247, 2018, 978-2-36441-285-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01889716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la responsabilité de santé à la responsabilité éthique : la légitimation de nouveaux experts alimentaires en France, le cas du légume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Burzala-Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Viviane Clavier; Jean-¨Philippe De Oliveira. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alimentation et santé : logiques d'acteurs en information-communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, pp.77-96, 2018, 978-1-78405-516-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01957798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des Compléments Nutritionnels Oraux dans le processus de soins à l'hôpital : évaluation des pratiques professionnelles et des représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Brindisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clémentine Hugol-Gential. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien et bon à manger. Penser notre alimentation du quotdien à l'institution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.239-247, 2018, 978-2-36441-285-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01889717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ateliers de cuisine : un outil thérapeutique pour le soin et le plaisir des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Betting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dorléan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clémentine Hugol-Gential. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien et bon à manger. Penser notre alimentation du quotidien à l'institution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.205-215, 2018, 978-2636441-285-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01889715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cancer, alimentation et représentations : entre pouvoir et devoir d'agir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noacco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clémentine Hugol-Gential. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien et bon à manger. Penser notre alimentation du quotidien à l'institution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.169-179, 2018, 978-2-36441-285-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Editions Universitaires de Dijon, 2020, 978-2-36441-384-9</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01889718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vin à l'hôpital : un bar à vin en centre anti-cancer. Un dispositif innovant d'atelier thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vin, nutrition méditerranéenne et santé : une association vertueuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-138, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...103 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119476252.ch4⟩</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les traces alimentaires du patient hospitalisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Galinon-Mélénec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme-trace : Des traces du corps au corps trace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.333-349, 2017, 978-2-271-11417-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.29941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...99 lines deleted...]
-              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.205-215, 2018, 978-2636441-285-9</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le repas à l’hôpital : un défi pour demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dirigé par Kilien Stengel et Jean-Jacques Boutaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuisine du futur et alimentation de demain. L’Harmattan, collection Questions Alimentaires et gastronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.97-112, 2016, Questions alimentaires et gastronomiques, ISSN 2273-497X, 978-2-343-08567-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.239-247, 2018, 978-2-36441-285-9</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en scène du service gastronomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gastronomie au coeur de la Cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.69-74, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...99 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Editions, pp.77-96, 2018, 978-1-78405-516-15</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques, discours et représentation autour du café en France et en Allemagne,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collet Parizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Harmattan, collection questions alimentaires et gastronomiques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECRITS ET DISCOURS CULINAIRES : QUAND LES MOTS SE METTENT A TABLE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.333-345, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.239-247, 2018, 978-2-36441-285-9</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bien-être au coeur des réflexions alimentaires à Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ginon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gastronomie au coeur de la Cité </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.219-228, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.169-179, 2018, 978-2-36441-285-9</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventer la Cité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gastronomie au coeur de la Cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-24, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.125-138, 2017</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérience gastronomique : des dimensions linguistiques aux dimensions sensibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Jacques Boutaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensible et communication : du cognitif au symbolique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.109-125, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...68 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.29941⟩</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatialité, participation et déploiement : la reprise du contact du personnel de service à la table des clients lors d’un repas au restaurant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lorenza Mondada. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps en interaction : participation, spatialité, mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Editions, pp.289-321, 2014, 979-10-362-0443-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.32715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...99 lines deleted...]
-              <w:t xml:space="preserve">, pp.333-345, 2016</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction d’un espace interactionnel entre clients et sommelier lors de la prise de commande du vin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Estève, Auriane Faure, Aurélie Guitton, Tiphaine Mout, Agnès Souque, Aïcha Touati. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour des langues et du langage n°2 : perspective pluridisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.277-284, 2011, 978-2-7061-1671-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...546 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16809,1082 +16891,1082 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-première et débat. Avant-première du film la Promesse verte suivi d’un débat sur la déforestation et l’huile de palme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde Le restaurant du futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mois de l’égalité. Conférence Mash-up Comme un poisson sur une bicyclette. Dijon, 20 mars 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audition parlementaire. Par la Commission des Affaires Économiques à l’Assemblée Nationale dans le cadre d’une mission d’information relative à la stratégie de marché de la filière viticole.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes dans la restauration. Soirée débat autour du film « A la recherche des femmes chefs » en présence de sa réalisatrice Vérane Frédiani.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mois de l’égalité. Rencontre avec Lauren Malka autour de l’ouvrage Mangeuses. Histoires de celles qui décorent, savourent ou se privent à l’excès (Editions les Pérégrines).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emission de radio - Les avantage des légumineuses pour le corps et l’environnement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fermentation dans la presse grand public et sur les réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Grand Public à la Maison Pasteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuisinier en famille, un autre apprentissage du goût</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04003981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glycémie et influenceurs : les dérives de l'éternelle quête de minceur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Léa Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strip Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04003992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des souvenirs à l'imaginaire, comment se transmet le goût du chocolat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04003972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du physiologique au symbolique : la difficile place du vin à l’hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres du Clos Vougeot 2020. Vin et Raisins des goûts et des couleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde présentation de l’ouvrage Qu’est-ce que l’on mange ? Les savoirs alimentaires- à l’aune des Sciences de l’Information et de la Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table-ronde Mots, mets et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le service du repas au restaurant : l’importance des mots et des gestes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le service au restaurant : le langage verbal et non-verbal entre personnel de service et clientèle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...618 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17894,244 +17976,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veille et recensement des travaux autour de la prise en charge alimentaire des patients dénutris ou à risque de dénutrition hospitalisés en établissements de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Hugol-Gential</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Noacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CIMEOS; MSH Dijon. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01794653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'uB au coeur de la viticulture durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Fachinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Brey-Xambeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Bourgogne. 2016, http://recherche.u-bourgogne.fr/l-ub-au-coeur-de-la-viticulture-durable.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId332"/>
+      <w:footerReference w:type="default" r:id="rId333"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18199,51 +18281,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AB45403"/>
+    <w:nsid w:val="F4C2BAB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18430,51 +18512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clementine-hugol-gential" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3290-3987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167742442" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454974v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaira Hernandez&#8208;casiano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gerard&#8208;simonin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nbu.70041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417951v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172542v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Benhamou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lfr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172539v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647454v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estera-Tabita Badau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariele Mancebo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.041.0223" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05345721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chauviat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.32646" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647456v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.10945" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551956v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.14403" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097603v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13584" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05345793v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bastien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs9.0059" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482369v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428569v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Roger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Michon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke-Delannoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.06.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120989v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121536v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122673v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estera Badau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120978v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ginon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brindisi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.8886" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121012v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs9.0103" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622616v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Noacco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ait Boudaoud Hansal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2019.11.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02140304v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Belkaroui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070066v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dorl&#233;an" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Betting" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45483" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani Narsis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45493" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514102v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581025v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burzala-Ory" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.8172" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421361v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.005.0013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248445v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172382v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05345871v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034769ar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135838v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243496v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.1179" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172507v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172332v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172485v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172319v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172246v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De Iulio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417953v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lopes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172335v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172342v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172275v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172477v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172350v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172369v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172491v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417958v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172366v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172532v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172460v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172372v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172360v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172325v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417955v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gruyer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417959v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172300v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647461v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172287v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172267v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172262v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172294v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440979v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440941v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440951v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647471v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647466v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172306v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172230v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647470v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647463v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172309v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647464v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172313v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353664v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04462511v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corroy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Roth" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052388v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353679v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353674v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751468v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353686v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543078v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zunino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Bri&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Filliard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dugr&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403035v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omrane Dorsaf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loriato" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003714v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820259v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004373v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820256v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008063v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003705v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003695v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124010v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482382v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122661v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170208v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482381v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482390v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482388v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02563458v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45989-5_14" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121028v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122635v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457427v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121027v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122651v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457410v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hofleitner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010471v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02334040v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00070" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457436v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457447v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457421v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836508v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889720v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889722v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817655v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817663v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830648v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958020v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898016v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3277593.3277619" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817672v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765523v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889721v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957813v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820464v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503799v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547684v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336094v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388993v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tajariol" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296914v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340916v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368912v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296919v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336120v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243494v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233215v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166977v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135844v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135843v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Claudia Ticca" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243591v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brugerolle Adrien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244936v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243597v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244939v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243600v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243604v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100082" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243614v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244922v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244806v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244923v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244915v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244929v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244931v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243623v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169226v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004017v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Zunino" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787351v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Cadiou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505227v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666617v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666622v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Boudaoud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.081" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666608v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caroli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.086" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666565v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577283v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410546v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244943v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172213v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482400v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889712v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382973v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555532v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196910v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244952v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danesi Giada" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05551946v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05551960v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417946v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417950v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez-Ruiz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1957/9782759240692/etudier-les-changements-de-comportements-alimentaires" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4069-2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172219v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273896v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mines.alcan.2023.01.0133" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482376v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482373v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482387v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121021v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122679v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05345853v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476252.ch4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889715v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889716v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957798v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889717v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889718v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484246v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581033v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.29941" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368919v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296935v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415298v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415299v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415297v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243489v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243497v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.32715" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244950v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647482v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647484v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647475v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647480v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647478v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647477v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647486v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647473v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003981v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003992v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003972v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482399v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482380v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482396v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244955v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244961v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794653v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607563v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fachinetti" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brey-Xambeu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clementine-hugol-gential" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3290-3987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167742442" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454974v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Arvisenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chambaron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaira Hernandez&#8208;casiano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gerard&#8208;simonin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nbu.70041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621833v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gruyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417951v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138831v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Benhamou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lfr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172539v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estera-Tabita Badau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariele Mancebo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.041.0223" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647456v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.10945" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05345721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chauviat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.32646" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551956v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820253v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.14403" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097603v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.13584" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05345793v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bastien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs9.0059" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482369v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03428569v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Roger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Michon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie van Wymelbeke-Delannoy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.06.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120989v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122673v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estera Badau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121536v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0035" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120978v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ginon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Brindisi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.8886" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121012v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs9.0103" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622616v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Noacco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ait Boudaoud Hansal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2019.11.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02140304v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Belkaroui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mouakher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070066v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dorl&#233;an" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Betting" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45483" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115309v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani Narsis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v48i48.45493" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514102v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Burzala-Ory" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.8172" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421361v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243493v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.005.0013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248445v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172382v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05345871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034769ar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135838v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243496v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.1179" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172507v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172332v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172485v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417953v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lopes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172335v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172342v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172319v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172246v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona De Iulio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172275v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172477v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172350v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172369v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172491v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172532v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172460v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417958v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172366v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172372v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172360v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172325v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417955v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417959v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172300v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647461v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172294v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440979v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440941v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440951v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647471v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647466v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172306v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172230v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172287v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172267v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172262v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647470v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647463v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172309v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647464v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172313v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353664v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04462511v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corroy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Knauf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Roth" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052388v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353674v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353679v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751468v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353686v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543078v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Zunino" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Bri&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Filliard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dugr&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403035v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omrane Dorsaf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loriato" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820259v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004373v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03820256v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003714v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003705v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008063v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003695v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482382v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124010v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122661v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170208v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482381v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482390v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482388v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02563458v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45989-5_14" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121028v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122635v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457427v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121027v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122651v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457410v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hofleitner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010471v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02334040v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2019.00070" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457436v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457421v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457447v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889722v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817655v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817663v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830648v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836508v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889720v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958020v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898016v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3277593.3277619" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765523v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817672v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957813v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820464v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889721v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503799v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547684v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336094v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388993v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tajariol" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296914v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340916v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368912v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296919v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336120v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Poquet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243494v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Andr&#233;ys" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233215v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166977v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135844v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135843v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Claudia Ticca" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243591v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brugerolle Adrien" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244936v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243597v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244939v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243600v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243604v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100082" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243614v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244922v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244806v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244923v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244915v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244929v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243623v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244931v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169226v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004017v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Davidenko" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Zunino" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787351v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmeline Cadiou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505227v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666622v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait Boudaoud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.081" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666617v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666608v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Caroli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.086" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666565v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577283v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410546v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244943v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172213v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482400v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889712v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382973v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555532v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196910v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244952v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danesi Giada" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05551946v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05551960v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417946v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417950v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Melendrez-Ruiz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1957/9782759240692/etudier-les-changements-de-comportements-alimentaires" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4069-2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172219v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273896v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mines.alcan.2023.01.0133" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482376v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482373v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482387v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121021v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122679v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05345853v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119476252.ch4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889716v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957798v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889717v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889715v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01889718v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484246v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581033v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.29941" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296935v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415298v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368919v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415299v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415297v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243489v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243497v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.32715" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244950v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647482v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647475v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647480v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647478v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647484v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647477v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647486v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647473v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003981v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003992v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04003972v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482380v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482396v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482399v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244955v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244961v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794653v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607563v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fachinetti" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brey-Xambeu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>