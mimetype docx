--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -483,468 +483,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-fire wood mulch negatively affects the moss biocrust cover and its positive effects on microbial diversity in a semi-arid Mediterranean forest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GlobalAMFungi : a global database of arbuscular mycorrhizal fungal occurrences from high‐throughput sequencing metabarcoding studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Větrovský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minerva García-Carmona</w:t>
+                <w:t xml:space="preserve">Zuzana Kolaříková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Mataix-Solera</w:t>
+                <w:t xml:space="preserve">Sandra Awokunle Hollá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Baldrian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victoria Arcenegui</w:t>
+                <w:t xml:space="preserve">John Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.105026⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 240 (5), pp.2151-2163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.19283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617714v1</w:t>
+                <w:t xml:space="preserve">hal-04617725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GlobalAMFungi : a global database of arbuscular mycorrhizal fungal occurrences from high‐throughput sequencing metabarcoding studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomáš Větrovský</w:t>
+                <w:t xml:space="preserve">Post-fire wood mulch negatively affects the moss biocrust cover and its positive effects on microbial diversity in a semi-arid Mediterranean forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minerva García-Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Kolaříková</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Lepinay</w:t>
+                <w:t xml:space="preserve">Jorge Mataix-Solera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Awokunle Hollá</w:t>
+                <w:t xml:space="preserve">Petr Baldrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Davison</w:t>
+                <w:t xml:space="preserve">Victoria Arcenegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 240 (5), pp.2151-2163. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191, pp.105026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.19283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.105026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617725v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successional development of wood-inhabiting fungi associated with dominant tree species in a natural temperate floodplain forest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moss biocrust accelerates the recovery and resilience of soil microbial communities in fire-affected semi-arid Mediterranean soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minerva García-Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vojtěch Tláskal</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Fuensanta García-Orenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Baldrian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Arcenegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2021.101116⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 846, pp.157467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617594v1</w:t>
+                <w:t xml:space="preserve">hal-04617638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal Community Development in Decomposing Fine Deadwood Is Largely Affected by Microclimate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vendula Brabcová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojtěch Tláskal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -985,321 +989,317 @@
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2022.835274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moss biocrust accelerates the recovery and resilience of soil microbial communities in fire-affected semi-arid Mediterranean soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minerva García-Carmona</w:t>
+                <w:t xml:space="preserve">Fungal communities in soils under global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baldrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bell-Dereske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Větrovský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kohout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157467⟩</w:t>
+              <w:t xml:space="preserve">Studies in Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 103 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3114/sim.2022.103.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617638v1</w:t>
+                <w:t xml:space="preserve">hal-04617705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal communities in soils under global change</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Successional development of wood-inhabiting fungi associated with dominant tree species in a natural temperate floodplain forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Větrovský</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtěch Tláskal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Kohout</w:t>
+                <w:t xml:space="preserve">Tomáš Vrška</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vendula Brabcová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Baldrian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Mycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 103 (1), pp.1-24. </w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59, pp.101116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3114/sim.2022.103.01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2021.101116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617705v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successional Development of Fungal Communities Associated with Decomposing Deadwood in a Natural Mixed Temperate Forest</w:t>
               </w:r>
@@ -1311,77 +1311,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jiráska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojtěch Tláskal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vendula Brabcová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Vrška</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (6), pp.412. </w:t>
@@ -1419,51 +1419,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput sequencing view on the magnitude of global fungal diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Baldrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Větrovský</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1668,511 +1668,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do arbuscular mycorrhizal fungi play a role in the ability of rare plant species to colonize abandoned fields?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the archaeal and fungal diversity associated with gypsum efflorescences on the walls of the decorated Sorcerer’s prehistoric cave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mihajlovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Pánková</w:t>
+                <w:t xml:space="preserve">Anne-Laure Mirval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Svobodová</w:t>
+                <w:t xml:space="preserve">Stéphanie Touron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Rydlová</w:t>
+                <w:t xml:space="preserve">Faisl Bousta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40, pp.118-126. </w:t>
+              <w:t xml:space="preserve">Annals of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (10), pp.1071-1078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2018.11.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13213-019-01506-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615235v1</w:t>
+                <w:t xml:space="preserve">hal-03263981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the archaeal and fungal diversity associated with gypsum efflorescences on the walls of the decorated Sorcerer’s prehistoric cave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A meta-analysis of global fungal distribution reveals climate-driven patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Větrovský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Kohout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Mihajlovski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Lepinay</w:t>
+                <w:t xml:space="preserve">Martin Kopecký</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Machac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Mirval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Faisl Bousta</w:t>
+                <w:t xml:space="preserve">Matěj Man</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13213-019-01506-2⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.5142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-13164-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263981v1</w:t>
+                <w:t xml:space="preserve">hal-04617496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-analysis of global fungal distribution reveals climate-driven patterns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petr Kohout</w:t>
+                <w:t xml:space="preserve">Do arbuscular mycorrhizal fungi play a role in the ability of rare plant species to colonize abandoned fields?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Dostálek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Pánková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kopecký</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonin Machac</w:t>
+                <w:t xml:space="preserve">Martina Svobodová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matěj Man</w:t>
+                <w:t xml:space="preserve">Jana Rydlová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.5142. </w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.118-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-13164-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2018.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617496v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial diversity associated with saline efflorescences damaging the walls of a French decorated prehistoric cave registered as a World Cultural Heritage Site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mihajlovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Touron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisl Bousta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 130, pp.55-64. </w:t>
@@ -2210,77 +2210,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular mycorrhizal fungi and associated microbial communities from dry grassland do not improve plant growth on abandoned field soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Pánková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Rydlová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alena Voříšková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2338,278 +2338,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm communities survey at the areas of salt crystallization on the walls of a decorated shelter listed at UNESCO World cultural Heritage</w:t>
+                <w:t xml:space="preserve">Duration of the conditioning phase affects the results of plant-soil feedback experiments via soil chemical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Vondráková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Dostálek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Münzbergová</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2017.05.007⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 186 (2), pp.459-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-017-4033-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593665v1</w:t>
+                <w:t xml:space="preserve">hal-04615154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duration of the conditioning phase affects the results of plant-soil feedback experiments via soil chemical properties</w:t>
+                <w:t xml:space="preserve">Biofilm communities survey at the areas of salt crystallization on the walls of a decorated shelter listed at UNESCO World cultural Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomáš Dostálek</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnès Mihajlovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Seyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Touron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisl Bousta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 186 (2), pp.459-470. </w:t>
+              <w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122, pp.116-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-017-4033-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2017.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615154v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between Medicago truncatula and Pseudomonas fluorescens: evaluation of costs and benefits across an elevated atmospheric CO2.</w:t>
               </w:r>
@@ -3456,140 +3456,294 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plan de gestion des données de recherche de l’unité de recherche Pathologie végétale (INRAE, UR 0407).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2026, 37 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des interactions plantes-microbes et microbes-microbes au sein de la rhizosphère, sous un aspect coûts-bénéfices, dans un contexte de variation environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université de Bourgogne, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013DIJOS022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01152607v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3657,51 +3811,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B862A8D"/>
+    <w:nsid w:val="D4906688"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3888,51 +4042,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clementine-lepinay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1330-1550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175930724" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973394v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijana Martinovi&#263;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Odriozola" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Machac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Moravcov&#225;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70012" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650154v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; V&#283;trovsk&#253;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel D&#345;evojan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Fajmon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00583-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617714v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minerva Garc&#237;a-Carmona" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mataix-Solera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Baldrian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Arcenegui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617725v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kola&#345;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Awokunle Holl&#225;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Davison" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19283" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Tl&#225;skal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Vr&#353;ka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vendula Brabcov&#225;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2021.101116" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617614v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Zr&#367;stov&#225;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Eichlerov&#225;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.835274" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuensanta Garc&#237;a-Orenes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157467" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617705v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldrian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bell-Dereske" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. V&#283;trovsk&#253;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kohout" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3114/sim.2022.103.01" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617586v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jir&#225;ska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7060412" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617557v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kohout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13225-021-00472-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617534v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Algora" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0567-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Dost&#225;lek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana P&#225;nkov&#225;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Svobodov&#225;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Rydlov&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2018.11.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263981v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mihajlovski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mirval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Touron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisl Bousta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-019-01506-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kopeck&#253;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#283;j Man" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13164-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2018.03.016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615165v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Vo&#345;&#237;&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Janou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-017-4054-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2017.05.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615154v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Vondr&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana M&#252;nzbergov&#225;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-017-4033-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736637v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045740" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505744v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duffaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgeay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999982v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine C. Lepinay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197630v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119954v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/225292.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01152607v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DIJOS022" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clementine-lepinay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1330-1550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175930724" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973394v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijana Martinovi&#263;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Odriozola" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Machac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Moravcov&#225;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70012" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650154v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; V&#283;trovsk&#253;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel D&#345;evojan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Fajmon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00583-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kola&#345;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Awokunle Holl&#225;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Davison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19283" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617714v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minerva Garc&#237;a-Carmona" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mataix-Solera" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Baldrian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Arcenegui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105026" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617638v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuensanta Garc&#237;a-Orenes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157467" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617614v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vendula Brabcov&#225;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Tl&#225;skal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Zr&#367;stov&#225;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Eichlerov&#225;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.835274" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617705v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldrian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bell-Dereske" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. V&#283;trovsk&#253;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kohout" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3114/sim.2022.103.01" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Vr&#353;ka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2021.101116" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617586v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jir&#225;ska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7060412" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617557v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kohout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13225-021-00472-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617534v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Algora" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0567-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263981v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mihajlovski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mirval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Touron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisl Bousta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-019-01506-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617496v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kopeck&#253;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#283;j Man" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13164-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615235v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Dost&#225;lek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana P&#225;nkov&#225;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Svobodov&#225;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Rydlov&#225;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2018.11.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2018.03.016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615165v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Vo&#345;&#237;&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Janou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-017-4054-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615154v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Vondr&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana M&#252;nzbergov&#225;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-017-4033-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593665v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2017.05.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736637v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045740" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505744v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duffaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgeay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999982v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine C. Lepinay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197630v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119954v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/225292.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567733v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01152607v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DIJOS022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>