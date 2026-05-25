--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -483,472 +483,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GlobalAMFungi : a global database of arbuscular mycorrhizal fungal occurrences from high‐throughput sequencing metabarcoding studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-fire wood mulch negatively affects the moss biocrust cover and its positive effects on microbial diversity in a semi-arid Mediterranean forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Kolaříková</w:t>
+                <w:t xml:space="preserve">Minerva García-Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Awokunle Hollá</w:t>
+                <w:t xml:space="preserve">Jorge Mataix-Solera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Davison</w:t>
+                <w:t xml:space="preserve">Petr Baldrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Arcenegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.19283⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191, pp.105026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.105026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617725v1</w:t>
+                <w:t xml:space="preserve">hal-04617714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-fire wood mulch negatively affects the moss biocrust cover and its positive effects on microbial diversity in a semi-arid Mediterranean forest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minerva García-Carmona</w:t>
+                <w:t xml:space="preserve">GlobalAMFungi : a global database of arbuscular mycorrhizal fungal occurrences from high‐throughput sequencing metabarcoding studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Větrovský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Kolaříková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Baldrian</w:t>
+                <w:t xml:space="preserve">Sandra Awokunle Hollá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Arcenegui</w:t>
+                <w:t xml:space="preserve">John Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 191, pp.105026. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 240 (5), pp.2151-2163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2023.105026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.19283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617714v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moss biocrust accelerates the recovery and resilience of soil microbial communities in fire-affected semi-arid Mediterranean soils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Successional development of wood-inhabiting fungi associated with dominant tree species in a natural temperate floodplain forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuensanta García-Orenes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Vojtěch Tláskal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Vrška</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vendula Brabcová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Baldrian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157467⟩</w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59, pp.101116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2021.101116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617638v1</w:t>
+                <w:t xml:space="preserve">hal-04617594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal Community Development in Decomposing Fine Deadwood Is Largely Affected by Microclimate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vendula Brabcová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojtěch Tláskal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -989,317 +985,321 @@
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2022.835274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal communities in soils under global change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moss biocrust accelerates the recovery and resilience of soil microbial communities in fire-affected semi-arid Mediterranean soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minerva García-Carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Baldrian</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fuensanta García-Orenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Baldrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Arcenegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3114/sim.2022.103.01⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 846, pp.157467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617705v1</w:t>
+                <w:t xml:space="preserve">hal-04617638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successional development of wood-inhabiting fungi associated with dominant tree species in a natural temperate floodplain forest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fungal communities in soils under global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baldrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bell-Dereske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vojtěch Tláskal</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Větrovský</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomáš Vrška</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Petr Baldrian</w:t>
+                <w:t xml:space="preserve">P. Kohout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 59, pp.101116. </w:t>
+              <w:t xml:space="preserve">Studies in Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 103 (1), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2021.101116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3114/sim.2022.103.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617594v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successional Development of Fungal Communities Associated with Decomposing Deadwood in a Natural Mixed Temperate Forest</w:t>
               </w:r>
@@ -1311,77 +1311,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jiráska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojtěch Tláskal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vendula Brabcová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Vrška</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (6), pp.412. </w:t>
@@ -1419,51 +1419,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput sequencing view on the magnitude of global fungal diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Baldrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Větrovský</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1668,511 +1668,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the archaeal and fungal diversity associated with gypsum efflorescences on the walls of the decorated Sorcerer’s prehistoric cave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do arbuscular mycorrhizal fungi play a role in the ability of rare plant species to colonize abandoned fields?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Mihajlovski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Lepinay</w:t>
+                <w:t xml:space="preserve">Tomáš Dostálek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Mirval</w:t>
+                <w:t xml:space="preserve">Hana Pánková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Touron</w:t>
+                <w:t xml:space="preserve">Martina Svobodová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisl Bousta</w:t>
+                <w:t xml:space="preserve">Jana Rydlová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 69 (10), pp.1071-1078. </w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.118-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13213-019-01506-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2018.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263981v1</w:t>
+                <w:t xml:space="preserve">hal-04615235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-analysis of global fungal distribution reveals climate-driven patterns</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the archaeal and fungal diversity associated with gypsum efflorescences on the walls of the decorated Sorcerer’s prehistoric cave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Kopecký</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonin Machac</w:t>
+                <w:t xml:space="preserve">Agnès Mihajlovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matěj Man</w:t>
+                <w:t xml:space="preserve">Anne-Laure Mirval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Touron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisl Bousta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-13164-8⟩</w:t>
+              <w:t xml:space="preserve">Annals of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (10), pp.1071-1078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13213-019-01506-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617496v1</w:t>
+                <w:t xml:space="preserve">hal-03263981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do arbuscular mycorrhizal fungi play a role in the ability of rare plant species to colonize abandoned fields?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hana Pánková</w:t>
+                <w:t xml:space="preserve">A meta-analysis of global fungal distribution reveals climate-driven patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Větrovský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Kohout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Svobodová</w:t>
+                <w:t xml:space="preserve">Martin Kopecký</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Machac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Rydlová</w:t>
+                <w:t xml:space="preserve">Matěj Man</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40, pp.118-126. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.5142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2018.11.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-13164-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615235v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial diversity associated with saline efflorescences damaging the walls of a French decorated prehistoric cave registered as a World Cultural Heritage Site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mihajlovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Touron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Seyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisl Bousta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 130, pp.55-64. </w:t>
@@ -2210,77 +2210,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbuscular mycorrhizal fungi and associated microbial communities from dry grassland do not improve plant growth on abandoned field soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Pánková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Rydlová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alena Voříšková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2338,278 +2338,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duration of the conditioning phase affects the results of plant-soil feedback experiments via soil chemical properties</w:t>
+                <w:t xml:space="preserve">Biofilm communities survey at the areas of salt crystallization on the walls of a decorated shelter listed at UNESCO World cultural Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mihajlovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Seyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Touron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisl Bousta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-017-4033-y⟩</w:t>
+              <w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122, pp.116-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2017.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615154v1</w:t>
+                <w:t xml:space="preserve">hal-03593665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm communities survey at the areas of salt crystallization on the walls of a decorated shelter listed at UNESCO World cultural Heritage</w:t>
+                <w:t xml:space="preserve">Duration of the conditioning phase affects the results of plant-soil feedback experiments via soil chemical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Lepinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Vondráková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Mihajlovski</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tomáš Dostálek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Münzbergová</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 122, pp.116-127. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 186 (2), pp.459-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2017.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-017-4033-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593665v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between Medicago truncatula and Pseudomonas fluorescens: evaluation of costs and benefits across an elevated atmospheric CO2.</w:t>
               </w:r>
@@ -3490,51 +3490,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan de gestion des données de recherche de l’unité de recherche Pathologie végétale (INRAE, UR 0407).</w:t>
+                <w:t xml:space="preserve">Plan de gestion des données de recherche de l’unité de recherche Pathologie végétale (INRAE, UR 0407)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
@@ -3811,51 +3811,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4906688"/>
+    <w:nsid w:val="F165AA8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4042,51 +4042,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clementine-lepinay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1330-1550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175930724" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973394v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijana Martinovi&#263;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Odriozola" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Machac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Moravcov&#225;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70012" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650154v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; V&#283;trovsk&#253;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel D&#345;evojan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Fajmon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00583-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kola&#345;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Awokunle Holl&#225;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Davison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19283" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617714v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minerva Garc&#237;a-Carmona" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mataix-Solera" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Baldrian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Arcenegui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105026" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617638v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuensanta Garc&#237;a-Orenes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157467" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617614v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vendula Brabcov&#225;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Tl&#225;skal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Zr&#367;stov&#225;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Eichlerov&#225;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.835274" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617705v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldrian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bell-Dereske" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. V&#283;trovsk&#253;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kohout" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3114/sim.2022.103.01" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Vr&#353;ka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2021.101116" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617586v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jir&#225;ska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7060412" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617557v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kohout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13225-021-00472-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617534v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Algora" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0567-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263981v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mihajlovski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mirval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Touron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisl Bousta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-019-01506-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617496v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kopeck&#253;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#283;j Man" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13164-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615235v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Dost&#225;lek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana P&#225;nkov&#225;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Svobodov&#225;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Rydlov&#225;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2018.11.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2018.03.016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615165v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Vo&#345;&#237;&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Janou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-017-4054-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615154v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Vondr&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana M&#252;nzbergov&#225;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-017-4033-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593665v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2017.05.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736637v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045740" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505744v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duffaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgeay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999982v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine C. Lepinay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197630v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119954v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/225292.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567733v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01152607v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DIJOS022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clementine-lepinay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1330-1550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175930724" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973394v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barbi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tijana Martinovi&#263;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Odriozola" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Machac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Moravcov&#225;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70012" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650154v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lepinay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; V&#283;trovsk&#253;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel D&#345;evojan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Fajmon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40793-024-00583-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617714v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minerva Garc&#237;a-Carmona" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mataix-Solera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Baldrian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Arcenegui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617725v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kola&#345;&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Awokunle Holl&#225;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Davison" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19283" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617594v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Tl&#225;skal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Vr&#353;ka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vendula Brabcov&#225;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2021.101116" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617614v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Zr&#367;stov&#225;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Eichlerov&#225;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.835274" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuensanta Garc&#237;a-Orenes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157467" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617705v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldrian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bell-Dereske" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. V&#283;trovsk&#253;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kohout" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3114/sim.2022.103.01" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617586v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jir&#225;ska" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7060412" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617557v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Kohout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13225-021-00472-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617534v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Algora" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0567-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Dost&#225;lek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana P&#225;nkov&#225;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Svobodov&#225;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Rydlov&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2018.11.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263981v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mihajlovski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mirval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Touron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisl Bousta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13213-019-01506-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Kopeck&#253;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#283;j Man" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13164-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2018.03.016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615165v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Vo&#345;&#237;&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Janou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-017-4054-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2017.05.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615154v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Vondr&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana M&#252;nzbergov&#225;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-017-4033-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736637v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rigaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045740" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505744v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duffaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bourgeay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999982v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine C. Lepinay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197630v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119954v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/225292.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567733v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bornard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01152607v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013DIJOS022" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>