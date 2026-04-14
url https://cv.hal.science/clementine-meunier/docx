--- v0 (2026-03-21)
+++ v1 (2026-04-14)
@@ -1191,243 +1191,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop-livestock interactions between farms: how and why do they occur? A case-study in Southern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réintégrer l’élevage sur des fermes en cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Triolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSA 2024 – European Farming Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy. 6p</w:t>
+              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651135v1</w:t>
+                <w:t xml:space="preserve">hal-04548310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réintégrer l’élevage sur des fermes en cultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crop-livestock interactions between farms: how and why do they occur? A case-study in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Myriam Grillot</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Triolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IFSA 2024 – European Farming Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548310v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bucking the trend: crop farmers' motivations for reintegrating livestock</w:t>
               </w:r>
@@ -2245,51 +2245,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83289935"/>
+    <w:nsid w:val="39A5668D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2476,51 +2476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clementine-meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0593-0384" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282423230" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069043v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104356" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382402v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103820" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470234v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab037/6449487" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693476v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosi&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona Topp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103438" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364797v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876857v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Darnhofer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651135v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Triolet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548310v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725810v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728122v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Carle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04874816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSEP125" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clementine-meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0593-0384" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282423230" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069043v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104356" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382402v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103820" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470234v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab037/6449487" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693476v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosi&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona Topp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103438" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364797v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876857v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Darnhofer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Triolet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725810v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728122v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Carle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04874816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSEP125" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>