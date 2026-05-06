--- v1 (2026-04-14)
+++ v2 (2026-05-06)
@@ -863,679 +863,679 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers and levers for reintegrating livestock in crop farms and regions -- a transversal analysis in three countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One size does not fit all : from a theoretical monolithic livestock future to anchored levers for agroecological transitions in a diversity of landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.307-309</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240382v1</w:t>
+                <w:t xml:space="preserve">hal-05364797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One size does not fit all : from a theoretical monolithic livestock future to anchored levers for agroecological transitions in a diversity of landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Barriers and levers for reintegrating livestock in crop farms and regions -- a transversal analysis in three countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. pp.523</w:t>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.307-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364797v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logiques d’action des agriculteurs: des reconstructions impactées par nos choix d’analyse : illustration à travers deux lectures d’une même trajectoire</w:t>
+                <w:t xml:space="preserve">Bucking the trend: crop farmers' motivations for reintegrating livestock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des agronomes système ACT- AgroEcoSystem : Prise en compte des logiques d’action dans l’analyse et la conception de systèmes agricoles.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lyon, France. 29p</w:t>
+              <w:t xml:space="preserve">IFSA 2024 – European Farming Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876857v1</w:t>
+                <w:t xml:space="preserve">hal-04651108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réintégrer l’élevage sur des fermes en cultures</w:t>
+                <w:t xml:space="preserve">Logiques d’action des agriculteurs: des reconstructions impactées par nos choix d’analyse : illustration à travers deux lectures d’une même trajectoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Darnhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire des agronomes système ACT- AgroEcoSystem : Prise en compte des logiques d’action dans l’analyse et la conception de systèmes agricoles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lyon, France. 29p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548310v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop-livestock interactions between farms: how and why do they occur? A case-study in Southern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réintégrer l’élevage sur des fermes en cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Triolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSA 2024 – European Farming Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy. 6p</w:t>
+              <w:t xml:space="preserve">Colloque national du RMT SPICEE: Les interactions culture-élevage, leviers de résilience des agricultures face aux crises du XXIème siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651135v1</w:t>
+                <w:t xml:space="preserve">hal-04548310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bucking the trend: crop farmers' motivations for reintegrating livestock</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crop-livestock interactions between farms: how and why do they occur? A case-study in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Barnaud</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Triolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFSA 2024 – European Farming Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Trapani, Italy. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651108v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reintegrating livestock onto crop farms : A step towards sustainability?</w:t>
               </w:r>
@@ -2245,51 +2245,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39A5668D"/>
+    <w:nsid w:val="C475F7D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2476,51 +2476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clementine-meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0593-0384" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282423230" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069043v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104356" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382402v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103820" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470234v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab037/6449487" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693476v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosi&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona Topp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103438" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364797v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876857v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Darnhofer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Triolet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725810v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728122v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Carle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04874816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSEP125" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clementine-meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0593-0384" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282423230" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069043v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Meunier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104356" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382402v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103820" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126412" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470234v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vezy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab037/6449487" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693476v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rosi&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cairistiona Topp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103438" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364797v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pepin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240382v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876857v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Darnhofer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548310v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651135v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Triolet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04725810v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04877553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728122v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Carle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04874816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSEP125" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>