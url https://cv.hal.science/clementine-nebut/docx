--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -446,51 +446,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02157786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Complex Product Line Variability Modelling: Mining Relationships from Non-Boolean Descriptions</w:t>
+                <w:t xml:space="preserve">Modelling equivalence classes of feature models with concept lattices to assist their extraction from product descriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
@@ -499,102 +499,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systems and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 156, pp.341-360. </w:t>
+              <w:t xml:space="preserve">, 2019, 152, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jss.2019.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jss.2019.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146375v1</w:t>
+                <w:t xml:space="preserve">hal-02078015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling equivalence classes of feature models with concept lattices to assist their extraction from product descriptions</w:t>
+                <w:t xml:space="preserve">Towards Complex Product Line Variability Modelling: Mining Relationships from Non-Boolean Descriptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
@@ -603,78 +603,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systems and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 152, pp.1-23. </w:t>
+              <w:t xml:space="preserve">, 2019, 156, pp.341-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jss.2019.02.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jss.2019.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078015v1</w:t>
+                <w:t xml:space="preserve">hal-02146375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unions et intersections de modèles pour l'analyse des systèmes d'information</w:t>
               </w:r>
@@ -1819,365 +1819,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-Based Variability Modelling: Towards a Classification of Existing Formalisms</w:t>
+                <w:t xml:space="preserve">Exploring the variability of interconnected product families with relational concept analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Carbonnel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2019 - 24th International Conference on Conceptual Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-23182-8_3⟩</w:t>
+              <w:t xml:space="preserve">SPLC 2019 - 23rd ACM International Systems and Software Product Line Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.199-206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3307630.3342407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02092134v1</w:t>
+                <w:t xml:space="preserve">hal-03344194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the variability of interconnected product families with relational concept analysis</w:t>
+                <w:t xml:space="preserve">Graph-Based Variability Modelling: Towards a Classification of Existing Formalisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPLC 2019 - 23rd ACM International Systems and Software Product Line Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.199-206, </w:t>
+              <w:t xml:space="preserve">ICCS 2019 - 24th International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Marburg, Germany. pp.27-41, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3307630.3342407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-23182-8_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344194v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02092134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisting Configurations-based Feature Model Composition: Union, Intersection and Approximate Intersection</w:t>
+                <w:t xml:space="preserve">Towards the Extraction of Variability Information to Assist Variability Modelling of Complex Product Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENASE 2017 - 12th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.116-140, </w:t>
+              <w:t xml:space="preserve">VAMOS: Variability Modelling of Software-Intensive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Madrid, Spain. pp.113-120, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-94135-6_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3168365.3168378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01871487v1</w:t>
+                <w:t xml:space="preserve">lirmm-01872793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On extracting relevant and complex variability information from software descriptions with pattern structures</w:t>
               </w:r>
@@ -2261,131 +2248,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01872807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Extraction of Variability Information to Assist Variability Modelling of Complex Product Lines</w:t>
+                <w:t xml:space="preserve">Assisting Configurations-based Feature Model Composition: Union, Intersection and Approximate Intersection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VAMOS: Variability Modelling of Software-Intensive Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Madrid, Spain. pp.113-120, </w:t>
+              <w:t xml:space="preserve">ENASE 2017 - 12th International Conference on Evaluation of Novel Approaches to Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal. pp.116-140, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3168365.3168378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-94135-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01872793v1</w:t>
+                <w:t xml:space="preserve">lirmm-01871487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature Model Composition Assisted by Formal Concept Analysis</w:t>
               </w:r>
@@ -2590,622 +2590,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01580833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Variability in Product Families through Canonical Feature Diagrams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Huchard</w:t>
+                <w:t xml:space="preserve">Measuring Differences To Compare Sets Of Models And Improve Diversity In MDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Ferdjoukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICSEA: International Conference on Software Engineering Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Athenes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01621104v1</w:t>
+                <w:t xml:space="preserve">hal-01586827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Differences To Compare Sets Of Models And Improve Diversity In MDE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annie Chateau</w:t>
+                <w:t xml:space="preserve">Analyzing Variability in Product Families through Canonical Feature Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSEA: International Conference on Software Engineering Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wyndham Pittsburgh University Center, Pittsburgh, USA, Jul 2017, Pittsburgh, PA, United States. pp.185-190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18293/SEKE2017-087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586827v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01621104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FCA for Software Product Lines Representation: Mixing Configuration and Feature Relationships in a Unique Canonical Representation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Huchard</w:t>
+                <w:t xml:space="preserve">Genetic Algorithm to Improve Diversity in MDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Ferdjoukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HSE, Moscow Russia, Jul 2016, Moscow, Russia. pp.109-122</w:t>
+              <w:t xml:space="preserve">META: Metaheuristics and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01354971v1</w:t>
+                <w:t xml:space="preserve">lirmm-01397321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Algorithm to Improve Diversity in MDE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Galinier</w:t>
+                <w:t xml:space="preserve">A Model-Driven Approach to Generate Relevant and Realistic Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Ferdjoukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Ferdjoukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META: Metaheuristics and Nature Inspired Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Redwood City, San Francisco Bay, United States. pp.105-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18293/SEKE2016-029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01397321v1</w:t>
+                <w:t xml:space="preserve">lirmm-01397311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Driven Approach to Generate Relevant and Realistic Datasets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annie Chateau</w:t>
+                <w:t xml:space="preserve">FCA for Software Product Lines Representation: Mixing Product and Characteristic Relationships in a Unique Canonical Representation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Concept Lattices and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Moscow, Russia. pp.109-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18293/SEKE2016-029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01397311v1</w:t>
+                <w:t xml:space="preserve">hal-02407497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FCA for Software Product Lines Representation: Mixing Product and Characteristic Relationships in a Unique Canonical Representation.</w:t>
+                <w:t xml:space="preserve">FCA for Software Product Lines Representation: Mixing Configuration and Feature Relationships in a Unique Canonical Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
@@ -3223,73 +3223,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concept Lattices and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Moscow, Russia. pp.109-122</w:t>
+              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HSE, Moscow Russia, Jul 2016, Moscow, Russia. pp.109-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407497v1</w:t>
+                <w:t xml:space="preserve">lirmm-01354971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Class Model Normalization Outperforming Formal Concept Analysis approaches with AOC-posets</w:t>
               </w:r>
@@ -3857,281 +3857,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00967632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practical application of Relational Concept Analysis to class model factorization: lessons learned from a thematic information system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Huchard</w:t>
+                <w:t xml:space="preserve">A CSP Approach for Metamodel Instantiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Ferdjoukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Baert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLA 2013 - 10th International Conference on Concept Lattices and Their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTAI: International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Washington, United States. pp.1044-1051, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2013.156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599619v1</w:t>
+                <w:t xml:space="preserve">lirmm-01007571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CSP Approach for Metamodel Instantiation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Remi Coletta</w:t>
+                <w:t xml:space="preserve">A light-weight annotation-based solution to design Domain Specific Graphical Modeling Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI: International Conference on Tools with Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Modelling Foundations and Applications - 9th European Conference, ECMFA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. pp.NC</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01007571v1</w:t>
+                <w:t xml:space="preserve">hal-00856982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Relationnelle de Concepts pour l'exploration de données relationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4173,312 +4173,321 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp.121-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00816297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A light-weight annotation-based solution to design Domain Specific Graphical Modeling Languages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+                <w:t xml:space="preserve">Sizing the Underlying Factorization Structure of a Class Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulkader Osman Guédi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling Foundations and Applications - 9th European Conference, ECMFA 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EDOC: Enterprise Distributed Object Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Vancouver, Canada. pp.167-172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDOC.2013.27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856982v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00967628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing the Underlying Factorization Structure of a Class Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdoulkader Osman Guédi</w:t>
+                <w:t xml:space="preserve">Recovering Model Transformation Traces using Multi-Objective Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houari Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDOC: Enterprise Distributed Object Computing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASE: Automated Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Silicon Valley, CA, United States. pp.688-693, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASE.2013.6693134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EDOC.2013.27⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00967628v1</w:t>
+                <w:t xml:space="preserve">lirmm-00967626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Application of Relational Concept Analysis to class model factorization: lessons learned from a thematic information system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulkader Osman Guédi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4506,459 +4515,450 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, La Rochelle, France. pp.9-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00967627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering Model Transformation Traces using Multi-Objective Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hajer Saada</w:t>
+                <w:t xml:space="preserve">Une application pratique de l'analyse relationnelle de concepts à la factorisation de modèles de classes : leçons apprises à partir d'un système d'information thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulkader Osman Guédi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houari Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASE: Automated Software Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LATECE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Montréal, Canada. pp.44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ASE.2013.6693134⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00967626v1</w:t>
+                <w:t xml:space="preserve">hal-02599620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une application pratique de l'analyse relationnelle de concepts à la factorisation de modèles de classes : leçons apprises à partir d'un système d'information thématique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Finding Semi-Automatically a Greatest Common Model Thanks to Formal Concept Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulkader Osman Guédi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATECE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEIS: International Conference on Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Wroclaw, Poland. pp.72-91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40654-6_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599620v1</w:t>
+                <w:t xml:space="preserve">lirmm-01319858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Semi-Automatically a Greatest Common Model Thanks to Formal Concept Analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">A practical application of Relational Concept Analysis to class model factorization: lessons learned from a thematic information system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulkader Osman Guédi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEIS: International Conference on Enterprise Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLA 2013 - 10th International Conference on Concept Lattices and Their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, La Rochelle, France. pp.9-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40654-6_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01319858v1</w:t>
+                <w:t xml:space="preserve">hal-02599619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Formal Concept Analysis to Extract a Greatest Common Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulkader Osman Guédi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5147,77 +5147,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Relational Concept Analysis Can Help to Observe the Evolution of Business Class Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulkader Osman Guédi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5396,1095 +5396,1082 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00808679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Design Pattern meta model for Systems Engineering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+                <w:t xml:space="preserve">Analyse de l'évolution d'un modèle : vers une méthode basée sur l'Analyse Formelle de Concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulkader Osman Guédi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress Milano 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24ème Congrès INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Lille, France. pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00588830v1</w:t>
+                <w:t xml:space="preserve">hal-02596495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'évolution d'un modèle : vers une méthode basée sur l'Analyse Formelle de Concepts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Miralles</w:t>
+                <w:t xml:space="preserve">Easing Model Transformation Learning with Automatically Aligned Examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Dogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès INFORSID</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECMFA'11: 7th European Conference Modelling - Foundation and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Birmingham, United Kingdom. pp.189-204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21470-7_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596495v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00616271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easing Model Transformation Learning with Automatically Aligned Examples</w:t>
+                <w:t xml:space="preserve">Formal and Relational Concept Analysis approaches in Software Engineering: an overview and an application to learn model transformation patterns in examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Saada</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMFA'11: 7th European Conference Modelling - Foundation and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICESE'11: First Virtual Workshop on Search-based Model-Driven Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Qatar</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00616271v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00616272v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal and Relational Concept Analysis approaches in Software Engineering: an overview and an application to learn model transformation patterns in examples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dolques</w:t>
+                <w:t xml:space="preserve">A Design Pattern meta model for Systems Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hajer Saada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICESE'11: First Virtual Workshop on Search-based Model-Driven Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC World Congress Milano 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Milano, Italy. pp.11967-11972, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.03005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00616272v2</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristiques architecturales et patrons de conception en Ingénierie Système - Contribution à l'interopérabilité des systèmes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Pfister</w:t>
+                <w:t xml:space="preserve">Learning transformation rules from transformation examples: An approach based on Relational Concept Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Wippler</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Académique AFIS 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EDOC: Enterprise Distributed Object Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Vittoria, Brazil. pp.27-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDOCW.2010.32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804326v1</w:t>
+                <w:t xml:space="preserve">lirmm-00533375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On some Complementary Trends in Model Transformation Generation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+                <w:t xml:space="preserve">Using Aspect-Oriented Programming to Trace Imperative Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Coulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FTMDD 2010 @ ICEIS 2010: 2nd International Workshop on Future Trends of Model-Driven Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EDOC: Enterprise Distributed Object Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Vittoria, Brazil. pp.143-152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDOC.2010.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00534895v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00544014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Aspect-Oriented Programming to Trace Imperative Transformations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Leblanc</w:t>
+                <w:t xml:space="preserve">On some Complementary Trends in Model Transformation Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Coulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDOC: Enterprise Distributed Object Computing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FTMDD 2010 @ ICEIS 2010: 2nd International Workshop on Future Trends of Model-Driven Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Funchal, Madeira, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00544014v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00534895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning transformation rules from transformation examples: An approach based on Relational Concept Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dolques</w:t>
+                <w:t xml:space="preserve">Contribution à l'interopérabilité en Ingénierie des Systèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Reitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDOC: Enterprise Distributed Object Computing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atelier INFORSID : Ingénierie des systèmes d'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EDOCW.2010.32⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00533375v1</w:t>
+                <w:t xml:space="preserve">hal-00588824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'interopérabilité en Ingénierie des Systèmes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+                <w:t xml:space="preserve">Fixing Generalization Defects in UML use Case Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier INFORSID : Ingénierie des systèmes d'information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, France</w:t>
+              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Sevilla, Spain. pp.247-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00588824v1</w:t>
+                <w:t xml:space="preserve">lirmm-00531803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Extraction of a WordNet-Like Identifier Network from Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6568,286 +6555,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00531807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixing Generalization Defects in UML use Case Diagrams</w:t>
+                <w:t xml:space="preserve">Correction des défauts de généralisation dans les diagrammes de cas d'utilisation UML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dolques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Madiha Hakik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Sevilla, Spain. pp.247-258</w:t>
+              <w:t xml:space="preserve">LMO 2010 : Langages et Modèles à objets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Pau, France. pp.51-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00531803v1</w:t>
+                <w:t xml:space="preserve">lirmm-00533005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction des défauts de généralisation dans les diagrammes de cas d'utilisation UML</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lala Madiha Hakik</w:t>
+                <w:t xml:space="preserve">Heuristiques architecturales et patrons de conception en Ingénierie Système - Contribution à l'interopérabilité des systèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Reitz</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Wippler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LMO 2010 : Langages et Modèles à objets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Pau, France. pp.51-66</w:t>
+              <w:t xml:space="preserve">Forum Académique AFIS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00533005v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Natural Language to Improve the Generation of Model Transformation in Software Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Prince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7066,1123 +7066,1123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS'09: 17th International Conference on Conceptual Structures</w:t>
+              <w:t xml:space="preserve">ICCS. 2009 - 17th International Conference on Conceptual Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Moscow, Russia. pp.093-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00412440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical comparison of two class model normalization techniques: Obstacles and questions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Adaptation d’un processus de construction d’abstractions basé IDM à des modèles bi-niveaux éléments / méta-éléments Application aux logiques de description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMDE'08: Workshop on Empirical Studies of Model-Driven Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.21-30</w:t>
+              <w:t xml:space="preserve">LMO: Langages et Modèles à Objets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Montréal, Canada. pp.121-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00322906v1</w:t>
+                <w:t xml:space="preserve">lirmm-00273942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Approach for Class Model Normalization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Huchard</w:t>
+                <w:t xml:space="preserve">Visualization of Use Cases Through Automatically Generated Activity Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Jesus Gutierrez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jose Escalona Cuaresma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Mejias Risoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Ramos Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASE: Automated Software Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ASE.2008.66⟩</w:t>
+              <w:t xml:space="preserve">MoDELS: Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.83-96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87875-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00322900v1</w:t>
+                <w:t xml:space="preserve">lirmm-00322934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Framework de traçabilité pour des transformations à caractère impératif</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Meta-model Matching for Automatic Model Transformation Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LMO: Langages et Modèles à Objets</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MoDELS: Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.326-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87875-9_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00273876v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00322879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation d’un processus de construction d’abstractions basé IDM à des modèles bi-niveaux éléments / méta-éléments Application aux logiques de description</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Un Framework de traçabilité pour des transformations à caractère impératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LMO: Langages et Modèles à Objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2008, Montréal, Canada. pp.121-138</w:t>
+              <w:t xml:space="preserve">, Mar 2008, Montréal, Québec, Canada. pp.139-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00273942v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00273876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-model Matching for Automatic Model Transformation Generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">An adaptation of a model-driven engineering based RCA process for bi-level models elements / meta-elements : Application to description logics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoDELS: Model Driven Engineering Languages and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Olomouc, Czech Republic. pp.109-120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00322879v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00322897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of Use Cases Through Automatically Generated Activity Diagrams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Jesus Gutierrez Rodriguez</w:t>
+                <w:t xml:space="preserve">A Generic Approach for Class Model Normalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabel Ramos Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoDELS: Model Driven Engineering Languages and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.83-96, </w:t>
+              <w:t xml:space="preserve">ASE: Automated Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, L'Aquila, Italy. pp.431-434, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-87875-9_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ASE.2008.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00322934v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00322900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptation of a model-driven engineering based RCA process for bi-level models elements / meta-elements : Application to description logics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Empirical comparison of two class model normalization techniques: Obstacles and questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Olomouc, Czech Republic. pp.109-120</w:t>
+              <w:t xml:space="preserve">ESMDE'08: Workshop on Empirical Studies of Model-Driven Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.21-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00322897v1</w:t>
+                <w:t xml:space="preserve">lirmm-00322906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-driven Engineering for Requirements Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Model Driven Engineering approach for making generic FCA/RCA tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Baudry</w:t>
+                <w:t xml:space="preserve">Gabriela Arévalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Traon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Enterprise Distributed Object Computing Conference (EDOC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLA 2007 - 5th International Conference on Concept Lattices and Their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Montpellier, France. pp.225-236</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00196676v1</w:t>
+                <w:t xml:space="preserve">lirmm-00183380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model Driven Engineering approach for making generic FCA/RCA tools</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Huchard</w:t>
+                <w:t xml:space="preserve">Model-driven Engineering for Requirements Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Traon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLA 2007 - 5th International Conference on Concept Lattices and Their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Enterprise Distributed Object Computing Conference (EDOC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Annapolis, MD, United States. pp.459-466, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDOC.2007.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00183380v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00196676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Abstractions in Class Models: Formal Concept Analysis in a Model-Driven Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Beatriz Arévalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8248,159 +8248,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00120143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated requirements-based generation of test cases for product families</w:t>
+                <w:t xml:space="preserve">Requirements by contracts allow automated system testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Pickin</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fleurey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Traon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 18th IEEE International Conference on Automated Software Engineering (ASE'03)</w:t>
+              <w:t xml:space="preserve">Proc. of the 14th. IEEE International Symposium on Software Reliability Engineering (ISSRE'03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00794804v1</w:t>
+                <w:t xml:space="preserve">hal-00794812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements by contracts allow automated system testing</w:t>
+                <w:t xml:space="preserve">A requirement-based approach to test product families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fleurey</w:t>
@@ -8418,224 +8418,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Traon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 14th. IEEE International Symposium on Software Reliability Engineering (ISSRE'03)</w:t>
+              <w:t xml:space="preserve">Proc. of the 5th workshop on Product Families Engineering (PFE-05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794812v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A requirement-based approach to test product families</w:t>
+                <w:t xml:space="preserve">Automated requirements-based generation of test cases for product families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Fleurey</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pickin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Traon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 5th workshop on Product Families Engineering (PFE-05)</w:t>
+              <w:t xml:space="preserve">Proc. of the 18th IEEE International Conference on Automated Software Engineering (ASE'03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794799v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00794804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reusable test requirements for UML-modeled product lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pickin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Traon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8718,51 +8718,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Traceability Framework for Model Transformations in Kermeta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8809,51 +8809,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00102855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -8901,50 +8901,54 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Guillet; Bruno Pinaud; Gilles Venturini; Djamel Abdelkader Zighed. </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5 (Part II), pp.57-77, 2016, 978-3-319-23751-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-23751-0_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
@@ -8960,289 +8964,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01382348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relational Concept Analysis for Relational Data Exploration</w:t>
+                <w:t xml:space="preserve">Le &amp;quot; refactoring &amp;quot; de systèmes logiciels : refactoring de modèles pour l'évolution perfective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Rouane Hacene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Evolution et maintenance des systèmes logiciels.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès-science, chapître 7, 2014, 9782746245549</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391280v1</w:t>
+                <w:t xml:space="preserve">hal-00966716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...64 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System Testing of Product Lines: From Requirements to Test Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9275,51 +9158,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Pohl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Product Lines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.447-478, 2006, 978-3-540-33252-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00512533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9329,51 +9212,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relational Data Exploration by Relational Concept Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9408,152 +9291,152 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.39-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00726998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Language Support for Model-Driven Requirement Analysis and Test Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Kamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souha Kamoun</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Waqas Ahmed Saeed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00135794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9563,78 +9446,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet France Télécom : Étude de l'extension d'une méthode de restructuration de diagrammes UML - Traitement d'associations quelconques et gradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Arévalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9642,166 +9525,166 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-08014, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00287071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet France Télécom : Etude de l'extension d'une méthode de restructuration de diagrammes UML - Normalisation des propriétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Arévalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-07001, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00121556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId185"/>
+      <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9869,51 +9752,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3F3E177"/>
+    <w:nsid w:val="3179F6A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10100,51 +9983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clementine-nebut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0900-0213" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082746303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05253214v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K&#246;nig" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2025.107889" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02157786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Carbonnel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.06.008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146375v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2019.06.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2019.02.027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Miralles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.23.1.35-62" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02067506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ferdjoukh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Galinier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01183446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.20.2.9-39" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pfister" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wippler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21204" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DBDMSRG8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00726993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reitz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2012-658" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804318v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.201114426" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fleurey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2006.22" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03971078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Rice" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571788.3571797" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375570v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02092134v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23182-8_3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344194v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3307630.3342407" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01871487v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94135-6_6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01872807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3183440.3194982" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01872793v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3168365.3168378" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01579476v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006276600270037" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580833v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01621104v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2017-087" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01586827v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01354971v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397321v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397311v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2016-029" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01220215v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01232891v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Baert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005231402130222" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276482v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004895202980306" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01075523v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Saada" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Liqui&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00967632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Sahraoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004695601740181" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599619v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Osman Gu&#233;di" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01007571v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2013.156" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816297v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856982v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00967628v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOC.2013.27" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00967627v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00967626v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2013.6693134" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599620v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01319858v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Amar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40654-6_5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00727009v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743884v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743886v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33666-9_35" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588830v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596495v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616271v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Dogui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21470-7_14" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616272v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804326v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534895v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00544014v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblanc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOC.2010.12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533375v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW.2010.32" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531807v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Prince" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPC.2010.12" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531803v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533005v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Madiha Hakik" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00421888v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00372233v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00412440v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322906v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322900v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2008.66" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273876v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273942v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322879v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87875-9_24" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7LPWX00W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322934v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jesus Gutierrez Rodriguez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Escalona Cuaresma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mejias Risoto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ramos Roman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87875-9_6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322897v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196676v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOC.2007.15" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00183380v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ar&#233;valo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120143v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Beatriz Ar&#233;valo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11880240_36" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XG9JZ8TS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794804v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pickin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794812v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794799v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794640v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102855v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382348v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23751-0_4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391280v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966716v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Rouane Hacene" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512533v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00726998v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135794v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Kamoun" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas Ahmed Saeed" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00287071v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00121556v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clementine-nebut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0900-0213" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082746303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05253214v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K&#246;nig" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2025.107889" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02157786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Carbonnel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.06.008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2019.02.027" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146375v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2019.06.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Miralles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.23.1.35-62" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02067506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ferdjoukh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Galinier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01183446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.20.2.9-39" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pfister" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wippler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21204" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DBDMSRG8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00726993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reitz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2012-658" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804318v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.201114426" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fleurey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2006.22" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03971078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Rice" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571788.3571797" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375570v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344194v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3307630.3342407" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02092134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23182-8_3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01872793v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3168365.3168378" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01872807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3183440.3194982" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01871487v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94135-6_6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01579476v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006276600270037" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580833v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01586827v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01621104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2017-087" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397321v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397311v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2016-029" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407497v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01354971v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01220215v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01232891v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Baert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005231402130222" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276482v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004895202980306" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01075523v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Saada" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Liqui&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00967632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Sahraoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004695601740181" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01007571v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2013.156" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816297v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00967628v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Osman Gu&#233;di" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOC.2013.27" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00967626v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2013.6693134" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00967627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01319858v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Amar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40654-6_5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599619v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00727009v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743884v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743886v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33666-9_35" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596495v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Dogui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21470-7_14" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616272v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588830v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533375v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW.2010.32" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00544014v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblanc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOC.2010.12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534895v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588824v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531803v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531807v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Prince" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPC.2010.12" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533005v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Madiha Hakik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804326v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00421888v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00372233v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00412440v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273942v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322934v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jesus Gutierrez Rodriguez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Escalona Cuaresma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mejias Risoto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ramos Roman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87875-9_6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322879v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87875-9_24" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7LPWX00W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273876v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322897v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322900v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2008.66" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322906v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00183380v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ar&#233;valo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196676v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOC.2007.15" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120143v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Beatriz Ar&#233;valo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11880240_36" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XG9JZ8TS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794812v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794799v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794804v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pickin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794640v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102855v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382348v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23751-0_4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966716v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Rouane Hacene" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512533v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00726998v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135794v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Kamoun" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas Ahmed Saeed" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00287071v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00121556v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>