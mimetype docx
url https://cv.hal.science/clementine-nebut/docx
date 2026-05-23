--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -2815,265 +2815,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01621104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Algorithm to Improve Diversity in MDE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Galinier</w:t>
+                <w:t xml:space="preserve">A Model-Driven Approach to Generate Relevant and Realistic Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Ferdjoukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Ferdjoukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META: Metaheuristics and Nature Inspired Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Redwood City, San Francisco Bay, United States. pp.105-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18293/SEKE2016-029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01397321v1</w:t>
+                <w:t xml:space="preserve">lirmm-01397311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Driven Approach to Generate Relevant and Realistic Datasets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic Algorithm to Improve Diversity in MDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Galinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ferdjoukh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEKE: Software Engineering and Knowledge Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">META: Metaheuristics and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18293/SEKE2016-029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01397311v1</w:t>
+                <w:t xml:space="preserve">lirmm-01397321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FCA for Software Product Lines Representation: Mixing Product and Characteristic Relationships in a Unique Canonical Representation.</w:t>
               </w:r>
@@ -3269,286 +3269,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01354971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Class Model Normalization Outperforming Formal Concept Analysis approaches with AOC-posets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Miralles</w:t>
+                <w:t xml:space="preserve">Instantiation of meta-models constrained with OCL: A CSP approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Ferdjoukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Molla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+                <w:t xml:space="preserve">Anne-Elisabeth Baert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Deruelle</w:t>
+                <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MODELSWARD: Model-Driven Engineering and Software Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Angers, France. pp.213-222, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005231402130222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01220215v1</w:t>
+                <w:t xml:space="preserve">lirmm-01232891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instantiation of meta-models constrained with OCL: A CSP approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annie Chateau</w:t>
+                <w:t xml:space="preserve">Class Model Normalization Outperforming Formal Concept Analysis approaches with AOC-posets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Coletta</w:t>
+                <w:t xml:space="preserve">Guilhem Molla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELSWARD: Model-Driven Engineering and Software Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Raynaud, Oct 2015, Clermont-Ferrand, France. pp.111-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01232891v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01220215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Concurrent Design of Metamodels and Diagrams: Towards an Agile Method for the Synthesis of Domain Specific Graphical Modeling Languages</w:t>
               </w:r>
@@ -3876,77 +3876,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CSP Approach for Metamodel Instantiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ferdjoukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Baert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3987,273 +3987,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01007571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A light-weight annotation-based solution to design Domain Specific Graphical Modeling Languages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
+                <w:t xml:space="preserve">Sizing the Underlying Factorization Structure of a Class Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulkader Osman Guédi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling Foundations and Applications - 9th European Conference, ECMFA 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EDOC: Enterprise Distributed Object Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Vancouver, Canada. pp.167-172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDOC.2013.27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856982v1</w:t>
+                <w:t xml:space="preserve">lirmm-00967628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Relationnelle de Concepts pour l'exploration de données relationnelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Le Ber</w:t>
+                <w:t xml:space="preserve">Recovering Model Transformation Traces using Multi-Objective Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houari Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASE: Automated Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Silicon Valley, CA, United States. pp.688-693, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASE.2013.6693134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00816297v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00967626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing the Underlying Factorization Structure of a Class Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Practical Application of Relational Concept Analysis to class model factorization: lessons learned from a thematic information system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulkader Osman Guédi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4265,337 +4283,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">André Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDOC: Enterprise Distributed Object Computing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, La Rochelle, France. pp.9-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00967628v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00967627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering Model Transformation Traces using Multi-Objective Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hajer Saada</w:t>
+                <w:t xml:space="preserve">A light-weight annotation-based solution to design Domain Specific Graphical Modeling Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houari Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASE: Automated Software Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modelling Foundations and Applications - 9th European Conference, ECMFA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. pp.NC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ASE.2013.6693134⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00967626v1</w:t>
+                <w:t xml:space="preserve">hal-00856982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Application of Relational Concept Analysis to class model factorization: lessons learned from a thematic information system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdoulkader Osman Guédi</w:t>
+                <w:t xml:space="preserve">Analyse Relationnelle de Concepts pour l'exploration de données relationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, La Rochelle, France. pp.9-20</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp.121-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00967627v1</w:t>
+                <w:t xml:space="preserve">lirmm-00816297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une application pratique de l'analyse relationnelle de concepts à la factorisation de modèles de classes : leçons apprises à partir d'un système d'information thématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulkader Osman Guédi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4672,51 +4672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding Semi-Automatically a Greatest Common Model Thanks to Formal Concept Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulkader Osman Guédi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4793,51 +4793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A practical application of Relational Concept Analysis to class model factorization: lessons learned from a thematic information system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulkader Osman Guédi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4895,303 +4895,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Formal Concept Analysis to Extract a Greatest Common Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Miralles</w:t>
+                <w:t xml:space="preserve">Learning Model Transformations from Examples using FCA: One for All or All for One?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houari Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Conference on Enterprise Information Systems (ICEIS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Wroclaw, Poland. pp.27-37</w:t>
+              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Fuengirola, Málaga, Spain. pp.45-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00727009v1</w:t>
+                <w:t xml:space="preserve">lirmm-00743884v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Model Transformations from Examples using FCA: One for All or All for One?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dolques</w:t>
+                <w:t xml:space="preserve">Using Formal Concept Analysis to Extract a Greatest Common Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulkader Osman Guédi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLA: Concept Lattices and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Fuengirola, Málaga, Spain. pp.45-56</w:t>
+              <w:t xml:space="preserve">14. International Conference on Enterprise Information Systems (ICEIS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Wroclaw, Poland. pp.27-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00743884v2</w:t>
+                <w:t xml:space="preserve">lirmm-00727009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Relational Concept Analysis Can Help to Observe the Evolution of Business Class Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulkader Osman Guédi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5402,51 +5402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'évolution d'un modèle : vers une méthode basée sur l'Analyse Formelle de Concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulkader Osman Guédi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5863,369 +5863,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning transformation rules from transformation examples: An approach based on Relational Concept Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Huchard</w:t>
+                <w:t xml:space="preserve">Using Aspect-Oriented Programming to Trace Imperative Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Reitz</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Coulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EDOC: Enterprise Distributed Object Computing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Vittoria, Brazil. pp.27-32, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EDOCW.2010.32⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Vittoria, Brazil. pp.143-152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDOC.2010.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00533375v1</w:t>
+                <w:t xml:space="preserve">lirmm-00544014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Aspect-Oriented Programming to Trace Imperative Transformations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Leblanc</w:t>
+                <w:t xml:space="preserve">On some Complementary Trends in Model Transformation Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Coulette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDOC: Enterprise Distributed Object Computing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FTMDD 2010 @ ICEIS 2010: 2nd International Workshop on Future Trends of Model-Driven Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Funchal, Madeira, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00544014v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00534895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On some Complementary Trends in Model Transformation Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning transformation rules from transformation examples: An approach based on Relational Concept Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FTMDD 2010 @ ICEIS 2010: 2nd International Workshop on Future Trends of Model-Driven Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EDOC: Enterprise Distributed Object Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Vittoria, Brazil. pp.27-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDOCW.2010.32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00534895v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00533375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'interopérabilité en Ingénierie des Systèmes</w:t>
               </w:r>
@@ -7112,515 +7112,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00412440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation d’un processus de construction d’abstractions basé IDM à des modèles bi-niveaux éléments / méta-éléments Application aux logiques de description</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meta-model Matching for Automatic Model Transformation Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LMO: Langages et Modèles à Objets</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MoDELS: Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.326-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-87875-9_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00273942v1</w:t>
+                <w:t xml:space="preserve">lirmm-00322879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of Use Cases Through Automatically Generated Activity Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Jesus Gutierrez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Jose Escalona Cuaresma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Mejias Risoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Ramos Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MoDELS: Model Driven Engineering Languages and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.83-96, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-87875-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00322934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-model Matching for Automatic Model Transformation Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un Framework de traçabilité pour des transformations à caractère impératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoDELS: Model Driven Engineering Languages and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LMO: Langages et Modèles à Objets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Montréal, Québec, Canada. pp.139-152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00322879v1</w:t>
+                <w:t xml:space="preserve">lirmm-00273876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Framework de traçabilité pour des transformations à caractère impératif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Amar</w:t>
+                <w:t xml:space="preserve">Adaptation d’un processus de construction d’abstractions basé IDM à des modèles bi-niveaux éléments / méta-éléments Application aux logiques de description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dolques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LMO: Langages et Modèles à Objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2008, Montréal, Québec, Canada. pp.139-152</w:t>
+              <w:t xml:space="preserve">, Mar 2008, Montréal, Canada. pp.121-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00273876v1</w:t>
+                <w:t xml:space="preserve">lirmm-00273942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptation of a model-driven engineering based RCA process for bi-level models elements / meta-elements : Application to description logics</w:t>
               </w:r>
@@ -7708,226 +7708,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00322897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Approach for Class Model Normalization</w:t>
+                <w:t xml:space="preserve">Empirical comparison of two class model normalization techniques: Obstacles and questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASE: Automated Software Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESMDE'08: Workshop on Empirical Studies of Model-Driven Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Toulouse, France. pp.21-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00322900v1</w:t>
+                <w:t xml:space="preserve">lirmm-00322906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical comparison of two class model normalization techniques: Obstacles and questions</w:t>
+                <w:t xml:space="preserve">A Generic Approach for Class Model Normalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Huchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Nebut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMDE'08: Workshop on Empirical Studies of Model-Driven Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASE: Automated Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, L'Aquila, Italy. pp.431-434, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASE.2008.66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00322906v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00322900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model Driven Engineering approach for making generic FCA/RCA tools</w:t>
               </w:r>
@@ -9752,51 +9752,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3179F6A8"/>
+    <w:nsid w:val="E25450DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9983,51 +9983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clementine-nebut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0900-0213" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082746303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05253214v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K&#246;nig" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2025.107889" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02157786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Carbonnel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.06.008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2019.02.027" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146375v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2019.06.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Miralles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.23.1.35-62" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02067506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ferdjoukh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Galinier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01183446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.20.2.9-39" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pfister" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wippler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21204" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DBDMSRG8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00726993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reitz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2012-658" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804318v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.201114426" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fleurey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2006.22" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03971078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Rice" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571788.3571797" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375570v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344194v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3307630.3342407" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02092134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23182-8_3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01872793v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3168365.3168378" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01872807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3183440.3194982" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01871487v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94135-6_6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01579476v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006276600270037" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580833v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01586827v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01621104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2017-087" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397321v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397311v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2016-029" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407497v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01354971v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01220215v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molla" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01232891v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Baert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005231402130222" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276482v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004895202980306" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01075523v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Saada" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Liqui&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00967632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Sahraoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004695601740181" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01007571v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2013.156" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856982v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816297v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00967628v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Osman Gu&#233;di" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOC.2013.27" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00967626v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2013.6693134" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00967627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01319858v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Amar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40654-6_5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599619v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00727009v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743884v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743886v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33666-9_35" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596495v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Dogui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21470-7_14" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616272v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588830v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533375v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW.2010.32" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00544014v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblanc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOC.2010.12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534895v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588824v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531803v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531807v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Prince" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPC.2010.12" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533005v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Madiha Hakik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804326v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00421888v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00372233v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00412440v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273942v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322934v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jesus Gutierrez Rodriguez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Escalona Cuaresma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mejias Risoto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ramos Roman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87875-9_6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322879v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87875-9_24" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7LPWX00W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273876v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322897v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322900v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2008.66" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322906v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00183380v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ar&#233;valo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196676v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOC.2007.15" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120143v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Beatriz Ar&#233;valo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11880240_36" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XG9JZ8TS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794812v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794799v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794804v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pickin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794640v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102855v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382348v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23751-0_4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966716v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Rouane Hacene" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512533v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00726998v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135794v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Kamoun" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas Ahmed Saeed" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00287071v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00121556v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clementine-nebut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0900-0213" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/082746303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05253214v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Georges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie K&#246;nig" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Tibermacine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2025.107889" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02157786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Carbonnel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.06.008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2019.02.027" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146375v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2019.06.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Miralles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.23.1.35-62" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02067506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ferdjoukh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Galinier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chateau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01183446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dolques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.20.2.9-39" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pfister" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wippler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21204" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DBDMSRG8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00726993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reitz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2012-658" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804318v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.201114426" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fleurey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Traon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2006.22" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03971078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Rice" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571788.3571797" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375570v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344194v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3307630.3342407" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02092134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23182-8_3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01872793v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3168365.3168378" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01872807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3183440.3194982" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01871487v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94135-6_6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01579476v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006276600270037" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01580833v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01586827v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01621104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2017-087" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397311v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18293/SEKE2016-029" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01397321v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407497v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01354971v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01232891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Baert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005231402130222" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01220215v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molla" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276482v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004895202980306" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01075523v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Saada" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Liqui&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00967632v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Sahraoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004695601740181" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01007571v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2013.156" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00967628v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Osman Gu&#233;di" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOC.2013.27" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00967626v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2013.6693134" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00967627v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856982v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00816297v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01319858v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Amar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40654-6_5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599619v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743884v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00727009v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00743886v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33666-9_35" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596495v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616271v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Dogui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21470-7_14" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00616272v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588830v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00544014v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblanc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOC.2010.12" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534895v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533375v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW.2010.32" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588824v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531803v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00531807v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Prince" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPC.2010.12" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533005v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Madiha Hakik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804326v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00421888v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00372233v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00412440v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322879v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87875-9_24" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7LPWX00W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322934v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Jesus Gutierrez Rodriguez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Escalona Cuaresma" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mejias Risoto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ramos Roman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87875-9_6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273876v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00273942v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322897v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322906v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322900v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASE.2008.66" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00183380v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ar&#233;valo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196676v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOC.2007.15" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00120143v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Beatriz Ar&#233;valo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11880240_36" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XG9JZ8TS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794812v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794799v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794804v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pickin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794640v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102855v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382348v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23751-0_4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966716v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Rouane Hacene" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00512533v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00726998v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135794v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Kamoun" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqas Ahmed Saeed" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00287071v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00121556v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>