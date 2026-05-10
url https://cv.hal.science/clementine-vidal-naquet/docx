--- v0 (2026-03-19)
+++ v1 (2026-05-10)
@@ -104,3013 +104,3013 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrepoint. À l’arrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Vidal-Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noces de cendres : Un voyage dans les ruines de la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.153-162, 2024, 978-2-348-05787-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire l’intime : le lien sentimental dans les correspondances conjugales de la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Vidal-Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Corbin; Hervé Mazurel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire du sensible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La vie des idées/PUF, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un voyage de noces au sortir de la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Vidal-Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Podvin; Corinne Rameau; Claire Soussen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le voyage, de l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses du Septentrion, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une leçon d’attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Vidal-Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arlette Farge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instants de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l’EHESS, pp.7-17, 2021, Audiographie, 978-2-7132-2815-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrière l’image, les mots. Cartes postales et pratiques d’écriture dans la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Vidal-Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Tilliers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cartes postales illustrées en guerre (1914-1918)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.57-70, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silencieuses en temps de paix, les intimités deviennent soudainement visibles en temps de guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Vidal-Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Truong. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les penseurs de l’intime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Monde/L’Aube, pp.69-81, 2021, 978-2-8159-4446-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lettre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Vidal-Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Singaravélou; Sylvain Venayre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Magasin du monde. La mondialisation par les objets du XVIIIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.214-217, 2020, 978-2-213-71678-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Vidal-Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Plantié. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que de baisers perdus… La correspondance intime de Léon et Madeleine Plantié (1914-1917)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.9-11, 2020, 979-10-300-0504-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos liminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Vidal-Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Justine Berlière; Julien Mendes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires 14-18. Portraits de Corréziens dans la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives départementales de Corrèze, pp.5, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecris-moi souvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Vidal-Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Cabanes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une histoire de la guerre. Du XIXe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.391-396, 2018, 978-2021287226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une conversation de cartes postales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Vidal-Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Delaurenti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettres de Marinette (1914-1915)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orizons, pp.9-11, 2017, 979-10-309-0114-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort dans les correspondances conjugales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Vidal-Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Homer; Emmanuel Pénicaut. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le soldat et la mort dans la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.155-164, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se marier pendant la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Vidal-Naquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archives municipales de Lyon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mariages, Catalogue d’exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Olivétan, pp.215-218, 2016, 978-2-35479-370-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noces de cendres. Un voyage dans les ruines de la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte, 304 p., 2024, 978-2-348-05787-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Grande Guerre des Français à travers les archives de la Grande Collecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comme un éditeur, 2018, 979-10-95275-01-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrepoint. À l’arrière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Vidal-Naquet</w:t>
+                <w:t xml:space="preserve">Insensibilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deluermoz Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dodman Thomas W.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunth Anouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazurel Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidal-Naquet Clémentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noces de cendres : Un voyage dans les ruines de la Grande Guerre</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04696331v1</w:t>
+              <w:t xml:space="preserve">Sensibilités : histoire, critique &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire l’intime : le lien sentimental dans les correspondances conjugales de la Grande Guerre</w:t>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">hal-03643721v1</w:t>
+                <w:t xml:space="preserve">Insensibilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Deluermoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunth Anouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazurel Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidal-Naquet Clémentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">11, 2023, Sensibilités, Histoire, critique et sciences sociales</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un voyage de noces au sortir de la Grande Guerre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Angoisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Allouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rabain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le voyage, de l'Antiquité à nos jours</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03643819v1</w:t>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 38, 2020, 9791036203107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une leçon d’attention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Angoisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Allouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rabain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instants de vie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03643719v1</w:t>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 38, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.11082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derrière l’image, les mots. Cartes postales et pratiques d’écriture dans la Grande Guerre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Paradoxes de l’intime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes postales illustrées en guerre (1914-1918)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03643816v1</w:t>
+              <w:t xml:space="preserve">Sensibilités : histoire, critique &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silencieuses en temps de paix, les intimités deviennent soudainement visibles en temps de guerre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corps au paroxysme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mazurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ingrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Deluermoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les penseurs de l’intime</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03643720v1</w:t>
+              <w:t xml:space="preserve">Sensibilités : histoire, critique &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lettre</w:t>
+                <w:t xml:space="preserve">L’intime est politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...471 lines deleted...]
-                <w:t xml:space="preserve">hal-03643710v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Tillier-Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(In)sensibilités</w:t>
+                <w:t xml:space="preserve">Sur les traces du sensible.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Deluermoz</w:t>
+                <w:t xml:space="preserve">Deluermoz Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dodman</w:t>
+                <w:t xml:space="preserve">Dodman Thomas W.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouche Kunth</w:t>
+                <w:t xml:space="preserve">Kunth Anouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Mazurel</w:t>
+                <w:t xml:space="preserve">Mazurel Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Vidal-Naquet</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidal-Naquet Clémentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensibilités : histoire, critique &amp; sciences sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sensi.011.0007⟩</w:t>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, L'expérience sensible, 247-248, pp.225-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/hom⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03992062v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les traces du sensible.</w:t>
+                <w:t xml:space="preserve">(In)sensibilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deluermoz Quentin</w:t>
+                <w:t xml:space="preserve">Quentin Deluermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dodman Thomas W.</w:t>
+                <w:t xml:space="preserve">Thomas Dodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kunth Anouche</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouche Kunth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mazurel Hervé</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mazurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vidal-Naquet Clémentine</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/hom⟩</w:t>
+              <w:t xml:space="preserve">Sensibilités : histoire, critique &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 11 (1), pp.7-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sensi.011.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382633v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’individu au politique. L’angoisse comme régime d’expérience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Allouch</w:t>
+                <w:t xml:space="preserve">L’après-vivre des morts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Rabier</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouche Kunth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Vidal-Naquet</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sauget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/traces.11152⟩</w:t>
+              <w:t xml:space="preserve">Sensibilités : histoire, critique &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Et nos morts ?, vol. 8 (2), pp.6-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sensi.008.0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949171v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’après-vivre des morts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’individu au politique. L’angoisse comme régime d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Allouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Vidal-Naquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Sauget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensibilités : histoire, critique &amp; sciences sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sensi.008.0006⟩</w:t>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Angoisse, 38, pp.7-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.11152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643708v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sujets de l’intime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensibilités : histoire, critique &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Les paradoxes de l’intime, vol. 1 (6), pp.74-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habité, l’intime ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensibilités : histoire, critique &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Les paradoxes de l’intime, vol. 1 (6), pp.6-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sensi.006.0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire ses émotions. Le lien conjugal dans la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47, pp.117-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/clio.14095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antichambre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mazurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypothèses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/hyp.161.0305⟩</w:t>
+              <w:t xml:space="preserve">Sensibilités : histoire, critique &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les Sens de la maison, vol. 1 (2), pp.4-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sensi.002.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643740v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sens de la maison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mazurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensibilités : histoire, critique &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antichambre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensibilités : histoire, critique &amp; sciences sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sensi.002.0004⟩</w:t>
+              <w:t xml:space="preserve">Hypothèses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Conjugalités, 20 (1), pp.305-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hyp.161.0305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643731v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Winter (dir.) - La Première Guerre mondiale, vol. 3, Annette Becker (coord.), Sociétés. Paris, Fayard, 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.266-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643794v1</w:t>
-              </w:r>
-[...787 lines deleted...]
-                <w:t xml:space="preserve">hal-04201380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3453,51 +3453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04691639v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vidal-Naquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643692v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04696331v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643721v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643819v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643719v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643816v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643720v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643716v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643717v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643713v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643714v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643712v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643710v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03992062v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dodman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouche Kunth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mazurel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sensi.011.0007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382633v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deluermoz Quentin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodman Thomas W." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunth Anouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazurel Herv&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal-Naquet Cl&#233;mentine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hom" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949171v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Allouch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rabier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.11152" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643708v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sauget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sensi.008.0006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643739v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sensi.006.0006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.14095" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643740v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.161.0305" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705158v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Farge" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643731v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sensi.002.0004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643794v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382743v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03991992v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949104v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rabain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.11082" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643723v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705170v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ingrao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04201380v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tillier-Chevallier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643743v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15463/ie1418.10642" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643745v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15463/ie1418.11015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04696331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vidal-Naquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643721v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643819v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643719v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643816v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643720v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643717v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643714v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643713v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643712v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643812v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643710v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04691639v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382743v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deluermoz Quentin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodman Thomas W." TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunth Anouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazurel Herv&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal-Naquet Cl&#233;mentine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03991992v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deluermoz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dodman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643723v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Allouch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rabain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rabier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.11082" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643696v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Farge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705170v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mazurel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ingrao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04201380v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tillier-Chevallier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382633v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hom" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03992062v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouche Kunth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sensi.011.0007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643708v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sauget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sensi.008.0006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949171v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.11152" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643732v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sensi.006.0006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643741v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.14095" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643731v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sensi.002.0004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01705158v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643740v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.161.0305" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643794v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643743v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15463/ie1418.10642" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03643745v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15463/ie1418.11015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>