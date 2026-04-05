--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -484,372 +484,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser au-delà de la dichotomie « Vieille Europe/Nouveau Monde » dans la filière vin</w:t>
+                <w:t xml:space="preserve">Pratiques alternatives aux certifications environnementales et limites du système d’accréditation par tiers. Le cas des producteurs de vin sud-africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Chazal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe Congrès de l'AFEP "Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d’Economie Politique; Sciences Po Bordeaux; UMR 5115 Les Afriques dans le Monde; UMR 5116 Centre Emile Durkheim; BSE; INRAE; SPH; Région Nouvelle-Aquitaine; TerrESS, Jun 2025, Pessac, France</w:t>
+              <w:t xml:space="preserve">11e Congrès de l’AFS « Environnement(s) &amp; Inégalités », RT12 Sociologie économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASF; CERTOP; CRESCO; LASSP; LISST, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405485v1</w:t>
+                <w:t xml:space="preserve">hal-05401333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au delà du verre : le vin nature comme mouvement de résistance dans l’industrie vitivinicole</w:t>
+                <w:t xml:space="preserve">Penser au-delà de la dichotomie « Vieille Europe/Nouveau Monde » dans la filière vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Chazal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences "Vigne, vin et politiques. Vin et politique : quels nouveaux imaginaires ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne; Université de Bordeaux; Cité du vin; Institut des Sciences de la Vigne et du Vin, Jan 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">XIVe Congrès de l'AFEP "Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d’Economie Politique, Jun 2025, Sciences Po Bordeaux, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401329v1</w:t>
+                <w:t xml:space="preserve">hal-05405485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques alternatives aux certifications environnementales et limites du système d’accréditation par tiers. Le cas des producteurs de vin sud-africains</w:t>
+                <w:t xml:space="preserve">Au delà du verre : le vin nature comme mouvement de résistance dans l’industrie vitivinicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Chazal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congrès de l’AFS « Environnement(s) &amp; Inégalités », RT12 Sociologie économique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASF; CERTOP; CRESCO; LASSP; LISST, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences "Vigne, vin et politiques. Vin et politique : quels nouveaux imaginaires ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne; Université de Bordeaux; Cité du vin; Institut des Sciences de la Vigne et du Vin, Jan 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401333v1</w:t>
+                <w:t xml:space="preserve">hal-05401329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mouvement des vins nature, entre marginalisation et normalisation. Étude des dynamiques de résistances d’un réseau de vignerons face au système de production viticole dominant</w:t>
+                <w:t xml:space="preserve">“Quality turn” et réseaux de diffusion des savoirs dans la filière vitivinicole de la Province du Cap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Chazal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'Axe 5 : Adaptation des cultures permanentes aux changements climatiques : un regard Sud-Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Afriques dans le Monde - SciencesPo Bordeaux, Jan 2024, Pessac, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude « Actualité des sciences sociales en Afrique du Sud. Nouveaux enjeux, terrains et méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Afriques dans le Monde - SciencesPo Bordeaux; UMR Passages; Université Bordeaux-Montaigne, Mar 2024, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948986v1</w:t>
+                <w:t xml:space="preserve">hal-04948889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Quality turn” et réseaux de diffusion des savoirs dans la filière vitivinicole de la Province du Cap</w:t>
+                <w:t xml:space="preserve">Le mouvement des vins nature, entre marginalisation et normalisation. Étude des dynamiques de résistances d’un réseau de vignerons face au système de production viticole dominant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Chazal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude « Actualité des sciences sociales en Afrique du Sud. Nouveaux enjeux, terrains et méthodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Afriques dans le Monde - SciencesPo Bordeaux; UMR Passages; Université Bordeaux-Montaigne, Mar 2024, Pessac, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'Axe 5 : Adaptation des cultures permanentes aux changements climatiques : un regard Sud-Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Afriques dans le Monde - SciencesPo Bordeaux, Jan 2024, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948889v1</w:t>
+                <w:t xml:space="preserve">hal-04948986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux vitivinicoles face au changement climatique dans les vignobles du Cap (Afrique du Sud) et du bordelais (France)</w:t>
               </w:r>
@@ -1638,51 +1638,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19A92240"/>
+    <w:nsid w:val="112BDC34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1869,51 +1869,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clementinechazal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1863-1567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545884v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chazal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.150.0191" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055701v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2025.cr09" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924492v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Robin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Acuto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Carrero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03054985.2018.1551197" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405485v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401329v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948986v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948889v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157188v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157166v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924613v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Traor&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924609v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228679v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87857-2_9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157140v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/815-la-sublimation-patrimoniale-du-vin-et-des-regions-viticoles-9782364414716.html?search_query=sublimation&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/vignes-et-vignerons/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clementinechazal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1863-1567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545884v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chazal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.150.0191" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055701v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2025.cr09" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924492v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Robin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Acuto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Carrero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03054985.2018.1551197" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401333v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405485v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401329v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948889v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948986v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157188v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157166v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924613v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Traor&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924609v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228679v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87857-2_9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157140v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/815-la-sublimation-patrimoniale-du-vin-et-des-regions-viticoles-9782364414716.html?search_query=sublimation&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/vignes-et-vignerons/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>