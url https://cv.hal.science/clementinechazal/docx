--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.916666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Clémentine Chazal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Clémentine Chazal, PhD Candidate at LAM (Les Afriques dans le Monde, Sciences Po Bordeaux)</w:t>
+        <w:t xml:space="preserve">Clémentine Chazal, Postdoctorante à BSE (Bordeaux School of Economics), Université de Bordeaux</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -450,51 +450,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1100,469 +1100,434 @@
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...136 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling Roots: From the Swartland Revolution to the Pioneers of the Natural Wine Movement in South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Chazal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pablo Alonso González; Eva Parga Dans. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uncorked: Negotiating Science and Belief in the Natural Wine Movement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.131-146, 2025, 978-3-031-87856-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-87857-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'émergence du mouvement des vins nature dans une région du « Nouveau Monde ». Le cas du vignoble sud-africain</w:t>
+                <w:t xml:space="preserve">Qui sont ces « hurluberlus » du vin ? Comprendre l’émergence du mouvement des vins nature en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Chazal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christelle Pineau; Bernard Cherubini. </w:t>
+              <w:t xml:space="preserve">Françoise Sitnikoff, Hélène Chazal, Christèle Assegond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La sublimation patrimoniale du vin et des régions viticoles,</w:t>
+              <w:t xml:space="preserve">Vignes et vignerons. Évolutions des métiers, des pratiques et des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.61-76, 2023, Sociétés, 978-2-36441-471-6</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.209-226, 2023, Table des hommes, 978-2-86906-911-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157140v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui sont ces « hurluberlus » du vin ? Comprendre l’émergence du mouvement des vins nature en France</w:t>
+                <w:t xml:space="preserve">L'émergence du mouvement des vins nature dans une région du « Nouveau Monde ». Le cas du vignoble sud-africain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Chazal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Françoise Sitnikoff, Hélène Chazal, Christèle Assegond. </w:t>
+              <w:t xml:space="preserve">Christelle Pineau; Bernard Cherubini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vignes et vignerons. Évolutions des métiers, des pratiques et des territoires</w:t>
+              <w:t xml:space="preserve">La sublimation patrimoniale du vin et des régions viticoles,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions universitaires de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-76, 2023, Sociétés, 978-2-36441-471-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the Cape of Good Hope to the Pointe de Grave : a study of natural wine and its political challenges. Environmental movements and the transformation of wine production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Chazal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Political science. Université de Bordeaux, 2024. English. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2024BORD0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220634v1</w:t>
+                <w:t xml:space="preserve">tel-05585215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId38"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1638,51 +1603,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="112BDC34"/>
+    <w:nsid w:val="31B2277F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1869,51 +1834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clementinechazal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1863-1567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545884v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chazal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.150.0191" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055701v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2025.cr09" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924492v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Robin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Acuto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Carrero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03054985.2018.1551197" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401333v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405485v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401329v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948889v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948986v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157188v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157166v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924613v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Traor&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924609v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924608v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228679v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87857-2_9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157140v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/815-la-sublimation-patrimoniale-du-vin-et-des-regions-viticoles-9782364414716.html?search_query=sublimation&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/vignes-et-vignerons/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clementinechazal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1863-1567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545884v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chazal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.150.0191" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055701v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2025.cr09" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924492v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Robin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Acuto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Carrero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03054985.2018.1551197" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401333v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405485v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401329v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948889v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948986v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157188v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157166v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924613v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Traor&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228679v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87857-2_9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220634v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/vignes-et-vignerons/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157140v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/815-la-sublimation-patrimoniale-du-vin-et-des-regions-viticoles-9782364414716.html?search_query=sublimation&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05585215v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024BORD0155" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>