--- v2 (2026-05-06)
+++ v3 (2026-05-31)
@@ -484,372 +484,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques alternatives aux certifications environnementales et limites du système d’accréditation par tiers. Le cas des producteurs de vin sud-africains</w:t>
+                <w:t xml:space="preserve">Penser au-delà de la dichotomie « Vieille Europe/Nouveau Monde » dans la filière vin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Chazal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congrès de l’AFS « Environnement(s) &amp; Inégalités », RT12 Sociologie économique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASF; CERTOP; CRESCO; LASSP; LISST, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XIVe Congrès de l'AFEP "Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d’Economie Politique, Jun 2025, Sciences Po Bordeaux, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401333v1</w:t>
+                <w:t xml:space="preserve">hal-05405485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser au-delà de la dichotomie « Vieille Europe/Nouveau Monde » dans la filière vin</w:t>
+                <w:t xml:space="preserve">Au delà du verre : le vin nature comme mouvement de résistance dans l’industrie vitivinicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Chazal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe Congrès de l'AFEP "Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d’Economie Politique, Jun 2025, Sciences Po Bordeaux, Pessac, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences "Vigne, vin et politiques. Vin et politique : quels nouveaux imaginaires ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne; Université de Bordeaux; Cité du vin; Institut des Sciences de la Vigne et du Vin, Jan 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405485v1</w:t>
+                <w:t xml:space="preserve">hal-05401329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au delà du verre : le vin nature comme mouvement de résistance dans l’industrie vitivinicole</w:t>
+                <w:t xml:space="preserve">Pratiques alternatives aux certifications environnementales et limites du système d’accréditation par tiers. Le cas des producteurs de vin sud-africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Chazal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences "Vigne, vin et politiques. Vin et politique : quels nouveaux imaginaires ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne; Université de Bordeaux; Cité du vin; Institut des Sciences de la Vigne et du Vin, Jan 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">11e Congrès de l’AFS « Environnement(s) &amp; Inégalités », RT12 Sociologie économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASF; CERTOP; CRESCO; LASSP; LISST, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401329v1</w:t>
+                <w:t xml:space="preserve">hal-05401333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Quality turn” et réseaux de diffusion des savoirs dans la filière vitivinicole de la Province du Cap</w:t>
+                <w:t xml:space="preserve">Le mouvement des vins nature, entre marginalisation et normalisation. Étude des dynamiques de résistances d’un réseau de vignerons face au système de production viticole dominant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Chazal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude « Actualité des sciences sociales en Afrique du Sud. Nouveaux enjeux, terrains et méthodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Afriques dans le Monde - SciencesPo Bordeaux; UMR Passages; Université Bordeaux-Montaigne, Mar 2024, Pessac, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'Axe 5 : Adaptation des cultures permanentes aux changements climatiques : un regard Sud-Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Afriques dans le Monde - SciencesPo Bordeaux, Jan 2024, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948889v1</w:t>
+                <w:t xml:space="preserve">hal-04948986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mouvement des vins nature, entre marginalisation et normalisation. Étude des dynamiques de résistances d’un réseau de vignerons face au système de production viticole dominant</w:t>
+                <w:t xml:space="preserve">“Quality turn” et réseaux de diffusion des savoirs dans la filière vitivinicole de la Province du Cap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Chazal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'Axe 5 : Adaptation des cultures permanentes aux changements climatiques : un regard Sud-Nord</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Afriques dans le Monde - SciencesPo Bordeaux, Jan 2024, Pessac, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude « Actualité des sciences sociales en Afrique du Sud. Nouveaux enjeux, terrains et méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Afriques dans le Monde - SciencesPo Bordeaux; UMR Passages; Université Bordeaux-Montaigne, Mar 2024, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948986v1</w:t>
+                <w:t xml:space="preserve">hal-04948889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux vitivinicoles face au changement climatique dans les vignobles du Cap (Afrique du Sud) et du bordelais (France)</w:t>
               </w:r>
@@ -1603,51 +1603,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31B2277F"/>
+    <w:nsid w:val="6776AE9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1834,51 +1834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clementinechazal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1863-1567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545884v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chazal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.150.0191" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055701v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2025.cr09" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924492v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Robin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Acuto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Carrero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03054985.2018.1551197" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401333v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405485v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401329v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948889v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948986v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157188v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157166v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924613v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Traor&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228679v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87857-2_9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220634v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/vignes-et-vignerons/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157140v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/815-la-sublimation-patrimoniale-du-vin-et-des-regions-viticoles-9782364414716.html?search_query=sublimation&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05585215v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024BORD0155" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clementinechazal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1863-1567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545884v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chazal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.150.0191" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055701v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2025.cr09" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924492v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Robin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Acuto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Carrero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03054985.2018.1551197" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405485v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401329v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948986v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948889v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157188v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157166v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924613v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Traor&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228679v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-87857-2_9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220634v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/vignes-et-vignerons/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157140v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/815-la-sublimation-patrimoniale-du-vin-et-des-regions-viticoles-9782364414716.html?search_query=sublimation&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05585215v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024BORD0155" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>