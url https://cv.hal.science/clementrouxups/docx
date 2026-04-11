--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -75,3800 +75,4082 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Size-controlled Au and Pt nanoparticles for enhanced CO₂ photoreduction with water under visible light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Hammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Quinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baffou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C'Nano 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grafting of enzymes onto elastic surfaces to assess enzyme Synergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Artico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Y Montanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Peruch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4iemes Journées plénières GDR B2I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-point covalent immobilization of a xylanase on elastomer: effects of surface stretching on enzymatic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Artico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Kamak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Peruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 706, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.163554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved Rate Equation Analysis Disclose Kinetics Controlling Luminescence of Nanometer Tm-Upconverting Nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Sliwa</w:t>
+                <w:t xml:space="preserve">Parallel on-chip micropipettes enabling quantitative multiplexed characterization of vesicle mechanics and cell aggregates rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Landiech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lapèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Ajiyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Plancke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c04969⟩</w:t>
+              <w:t xml:space="preserve">APL Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (2), pp.026122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0193333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751780v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel on-chip micropipettes enabling quantitative multiplexed characterization of vesicle mechanics and cell aggregates rheology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marine Plancke</w:t>
+                <w:t xml:space="preserve">Time-Resolved Rate Equation Analysis Disclose Kinetics Controlling Luminescence of Nanometer Tm-Upconverting Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wurth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Eftekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sliwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0193333⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c04969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616249v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet spinning and 3D printing of supramolecular hydrogels in acid-base and dynamic conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Coudret</w:t>
+                <w:t xml:space="preserve">PVP-coated ultrasmall Nd-doped Gd 2 O 2 S nanoparticles for multimodal imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qilin Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luan Passini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131765⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (18), pp.4109-4119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3qm00554b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162938v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PVP-coated ultrasmall Nd-doped Gd 2 O 2 S nanoparticles for multimodal imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jie Hu</w:t>
+                <w:t xml:space="preserve">Wet spinning and 3D printing of supramolecular hydrogels in acid-base and dynamic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faniry Andriamiseza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3qm00554b⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 673, pp.131765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486596v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent probe synthesis for oxygen visualization technique: Application to the effect of surfactant structure on oxygen mass transfer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Coudret</w:t>
+                <w:t xml:space="preserve">Effects of gravity modulation on the dynamics of a radial A + B → C reaction front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorgos Stergiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus J.B. Hauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Comolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Brau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 260, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2022.117921⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 257, pp.117703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2022.117703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727597v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of gravity modulation on the dynamics of a radial A + B → C reaction front</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne de Wit</w:t>
+                <w:t xml:space="preserve">Luminescent probe synthesis for oxygen visualization technique: Application to the effect of surfactant structure on oxygen mass transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal El Mokdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Men</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pimienta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 257, pp.117703. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2022.117703⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 260, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2022.117921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04058118v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Oxysulfide@Fluoride Core/Shell Nanocrystals for Upconversion-Based Nanothermometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qilin Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaodong Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (8), pp.12107-12117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsnano.2c02423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Top-down synthesis of luminescent microplastics and nanoplastics by incorporation of upconverting nanoparticles for environmental assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadiia Yakovenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Albignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (7), pp.2453-2463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d2en00029f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heteroaggregates of Polystyrene Nanospheres and Organic Matter: Preparation, Characterization and Evaluation of Their Toxicity to Algae in Environmentally Relevant Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Leflaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Clergeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Ferriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (2), pp.482. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano11020482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure Characterization of Oceanic Polyethylene Debris</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Goudounèche</w:t>
+                <w:t xml:space="preserve">Rational design of block copolymer self-assemblies in photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Demazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vicendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.9b07061⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.180-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.11.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990067v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design of block copolymer self-assemblies in photodynamic therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Roux</w:t>
+                <w:t xml:space="preserve">Microstructure Characterization of Oceanic Polyethylene Debris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Goudounèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.11.15⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (7), pp.4102-4109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.9b07061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565760v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic characterization of biomimetic membrane mechanics with an on-chip micropipette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dutoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lecestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Montis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro and Nano Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, pp.100064. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mne.2020.100064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Polymer Micelles in the Delivery of Photodynamic Therapy Agent to Liposomes and Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gibot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Demazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pimienta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vicendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (2), pp.384. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers12020384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of the Mixing and High-Temperature Heating Steps in the Controlled Thermal Coprecipitation Synthesis of Sub-5-nm Na(Gd-Yb)FTm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A photochemical determination of luminescence efficiency ofupconverting nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coudret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00143⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.2671-2677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.15.260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087805v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A photochemical determination of luminescence efficiency ofupconverting nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Importance of the Mixing and High-Temperature Heating Steps in the Controlled Thermal Coprecipitation Synthesis of Sub-5-nm Na(Gd-Yb)FTm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjoc.15.260⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (8), pp.5082-5088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.9b00143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385728v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of upconverting nanoparticles towards heart theranostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Santelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Calise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (12), pp.e0225729. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0225729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02414029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended photo-induced endosome-like structures in giant vesicles promoted by block-copolymer nanocarriers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Hybrid vesicles from lipids and block copolymers: phase behavior from the micro-to the nano-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mangiapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8NR04355H⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 168, pp.18-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2018.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171159v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale structural mapping as a measure of maturation in the murine frontal cortex</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extended photo-induced endosome-like structures in giant vesicles promoted by block-copolymer nanocarriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. H Seguelas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Galés</w:t>
+                <w:t xml:space="preserve">C. Montis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Till</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vicendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-017-1486-z⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (33), pp.15442-15446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8NR04355H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907682v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid vesicles from lipids and block copolymers: phase behavior from the micro-to the nano-scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mingotaud</w:t>
+                <w:t xml:space="preserve">Nanoscale structural mapping as a measure of maturation in the murine frontal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgiy Smolyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H Seguelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Galés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2018.01.042⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 223 (1), pp.255-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-017-1486-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810239v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of methods for the fabrication and the characterization of polymer self-assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dionzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (7), pp.2166-2176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5sm01863c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of the correlation between width and length in the shape analysis of nanorods: Use of a 2D size plot to probe such a correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhihua Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiqin Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (35), pp.12424-12429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201601837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-parameter Fatigue Equivalence Loadings for Specification Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mac-Lan Nguyen-Tajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Quesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 66, pp.393-402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeng.2013.12.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrografting of calix[4]arenediazonium salts to form versatile robust platforms for spatially controlled surface functionalization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mattiuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Reinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.1130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms2121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of robust binary film onto carbon surface using diazonium electrochemistry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Hui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison J. Downard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (17), pp.11222-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la202250y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient covalent modification of a carbon surface: use of a silyl protecting group to form an active monolayer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Fei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hapiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 132 (40), pp.14039-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja106971x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of enzymes onto elastic surfaces to assess enzyme Synergies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Innovative Enzyme Immobilization on Elastic Polymeric Surfaces Reveals Spatial Proximity's Impact on GH11 Xylanase Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Artico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Formosa-Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Peruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4iemes Journées plénières GDR B2I</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04228057v1</w:t>
+              <w:t xml:space="preserve">15th Carbohydrate Bioengineering Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ghent, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie du sol : Minéralisation de l'azote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] IUT A Département de Chimie. Université Claude Bernard Lyon 1 (UCBL), Avignon, FRA. 2001, 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId160"/>
+      <w:footerReference w:type="default" r:id="rId166"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4015,51 +4297,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05083766v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artico" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kamak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peruch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.163554" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751780v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Amouroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wurth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Eftekhari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sliwa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c04969" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616249v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Landiech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lap&#232;ze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Ajiyel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Plancke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0193333" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faniry Andriamiseza" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Peters" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131765" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486596v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qilin Zou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Passini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3qm00554b" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebrun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Mokdad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Men" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pimienta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117921" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Stergiou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus J.B. Hauser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Comolli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Wit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117703" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760216v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Yi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c02423" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694746v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Yakovenko" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Albignac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2en00029f" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168985v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rowenczyk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Clergeaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Minet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferriol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020482" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990067v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Beltran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudoun&#232;che" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b07061" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Demazeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.11.15" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02937882v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dutoya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Montis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2020.100064" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565671v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12020384" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087805v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Marty" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00143" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385728v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Micheau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.15.260" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02414029v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kermorgant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ben Salem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Santelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Calise" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Oster" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225729" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171159v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Till" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicendo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR04355H" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907682v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Smolyakov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H Seguelas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gal&#233;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1486-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Magnani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mangiapia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.01.042" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314955v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dionzou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mor&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01863c" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936037v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Zhao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqin Zheng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delmas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601837" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KV6DVX0R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137090v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac-Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quesson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.093" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743689v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mattiuzzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jabin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mangeney" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Reinaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2121" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632547v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Hui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc No&#235;l" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison J. Downard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202250y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839912v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Fei" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja106971x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228057v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833112v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562653v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hammoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Quinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baffou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artico" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peruch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05083766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kamak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.163554" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616249v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Landiech" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lap&#232;ze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Ajiyel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Plancke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0193333" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Amouroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wurth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Eftekhari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sliwa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c04969" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qilin Zou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Passini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3qm00554b" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162938v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faniry Andriamiseza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Peters" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131765" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Stergiou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus J.B. Hauser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Comolli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Wit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117703" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebrun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Mokdad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Men" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pimienta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117921" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760216v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Yi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c02423" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694746v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Yakovenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Albignac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2en00029f" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168985v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rowenczyk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Clergeaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Minet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferriol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020482" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Demazeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.11.15" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Beltran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudoun&#232;che" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b07061" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02937882v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dutoya" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Montis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2020.100064" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12020384" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385728v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Micheau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.15.260" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087805v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Marty" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00143" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02414029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kermorgant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ben Salem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Santelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Calise" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Oster" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225729" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810239v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Magnani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mangiapia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.01.042" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171159v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Till" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicendo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR04355H" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907682v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Smolyakov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H Seguelas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gal&#233;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1486-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314955v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dionzou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mor&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01863c" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936037v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Zhao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqin Zheng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delmas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601837" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KV6DVX0R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137090v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac-Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quesson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.093" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743689v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mattiuzzi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jabin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mangeney" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Reinaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2121" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632547v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Hui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc No&#235;l" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison J. Downard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202250y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839912v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Fei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja106971x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563559v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833112v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>