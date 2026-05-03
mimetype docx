--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -789,295 +789,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PVP-coated ultrasmall Nd-doped Gd 2 O 2 S nanoparticles for multimodal imaging</w:t>
+                <w:t xml:space="preserve">Wet spinning and 3D printing of supramolecular hydrogels in acid-base and dynamic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qilin Zou</w:t>
+                <w:t xml:space="preserve">Faniry Andriamiseza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luan Passini</w:t>
+                <w:t xml:space="preserve">Salomé Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Gibot</w:t>
+                <w:t xml:space="preserve">Nicolas Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Lagarde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jie Hu</w:t>
+                <w:t xml:space="preserve">Christophe Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3qm00554b⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 673, pp.131765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486596v1</w:t>
+                <w:t xml:space="preserve">hal-04162938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet spinning and 3D printing of supramolecular hydrogels in acid-base and dynamic conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PVP-coated ultrasmall Nd-doped Gd 2 O 2 S nanoparticles for multimodal imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qilin Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faniry Andriamiseza</w:t>
+                <w:t xml:space="preserve">Luan Passini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Peters</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Roux</w:t>
+                <w:t xml:space="preserve">Laure Gibot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dietrich</w:t>
+                <w:t xml:space="preserve">Delphine Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Coudret</w:t>
+                <w:t xml:space="preserve">Jie Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 673, pp.131765. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (18), pp.4109-4119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3qm00554b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162938v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of gravity modulation on the dynamics of a radial A + B → C reaction front</w:t>
               </w:r>
@@ -1249,51 +1249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Men</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pimienta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 260, </w:t>
@@ -1331,51 +1331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Oxysulfide@Fluoride Core/Shell Nanocrystals for Upconversion-Based Nanothermometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qilin Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1746,51 +1746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational design of block copolymer self-assemblies in photodynamic therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Demazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gibot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2135,51 +2135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Polymer Micelles in the Delivery of Photodynamic Therapy Agent to Liposomes and Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gibot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Demazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2321,51 +2321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coudret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15, pp.2671-2677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2661,429 +2661,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02414029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid vesicles from lipids and block copolymers: phase behavior from the micro-to the nano-scale</w:t>
+                <w:t xml:space="preserve">Extended photo-induced endosome-like structures in giant vesicles promoted by block-copolymer nanocarriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Magnani</w:t>
+                <w:t xml:space="preserve">C. Montis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Montis</w:t>
+                <w:t xml:space="preserve">Ugo Till</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mangiapia</w:t>
+                <w:t xml:space="preserve">P. Vicendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mingotaud</w:t>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 168, pp.18-28. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (33), pp.15442-15446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2018.01.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8NR04355H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810239v1</w:t>
+                <w:t xml:space="preserve">hal-02171159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended photo-induced endosome-like structures in giant vesicles promoted by block-copolymer nanocarriers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoscale structural mapping as a measure of maturation in the murine frontal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Till</w:t>
+                <w:t xml:space="preserve">Georgiy Smolyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vicendo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
+                <w:t xml:space="preserve">Etienne Dague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+                <w:t xml:space="preserve">M. H Seguelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Galés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8NR04355H⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 223 (1), pp.255-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-017-1486-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171159v1</w:t>
+                <w:t xml:space="preserve">hal-01907682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale structural mapping as a measure of maturation in the murine frontal cortex</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid vesicles from lipids and block copolymers: phase behavior from the micro-to the nano-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Dague</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Roux</w:t>
+                <w:t xml:space="preserve">Chiara Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. H Seguelas</w:t>
+                <w:t xml:space="preserve">G. Mangiapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Galés</w:t>
+                <w:t xml:space="preserve">Christophe Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 223 (1), pp.255-265. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 168, pp.18-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00429-017-1486-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2018.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907682v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of methods for the fabrication and the characterization of polymer self-assemblies</w:t>
               </w:r>
@@ -4297,51 +4297,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562653v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hammoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Quinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baffou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artico" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peruch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05083766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kamak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.163554" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616249v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Landiech" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lap&#232;ze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Ajiyel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Plancke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0193333" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Amouroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wurth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Eftekhari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sliwa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c04969" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qilin Zou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Passini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3qm00554b" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162938v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faniry Andriamiseza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Peters" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131765" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Stergiou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus J.B. Hauser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Comolli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Wit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117703" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebrun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Mokdad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Men" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pimienta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117921" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760216v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Yi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c02423" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694746v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Yakovenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Albignac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2en00029f" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168985v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rowenczyk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Clergeaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Minet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferriol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020482" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Demazeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.11.15" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Beltran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudoun&#232;che" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b07061" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02937882v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dutoya" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Montis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2020.100064" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12020384" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385728v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Micheau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.15.260" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087805v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Marty" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00143" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02414029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kermorgant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ben Salem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Santelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Calise" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Oster" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225729" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810239v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Magnani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mangiapia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.01.042" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171159v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Till" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicendo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR04355H" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907682v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Smolyakov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H Seguelas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gal&#233;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1486-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314955v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dionzou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mor&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01863c" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936037v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Zhao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqin Zheng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delmas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601837" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KV6DVX0R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137090v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac-Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quesson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.093" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743689v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mattiuzzi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jabin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mangeney" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Reinaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2121" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632547v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Hui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc No&#235;l" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison J. Downard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202250y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839912v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Fei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja106971x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563559v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833112v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562653v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hammoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Quinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baffou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artico" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peruch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05083766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kamak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.163554" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616249v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Landiech" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lap&#232;ze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Ajiyel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Plancke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0193333" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Amouroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wurth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Eftekhari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sliwa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c04969" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faniry Andriamiseza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Peters" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131765" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486596v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qilin Zou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Passini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3qm00554b" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Stergiou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus J.B. Hauser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Comolli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Wit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117703" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebrun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Mokdad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Men" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pimienta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117921" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760216v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Yi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c02423" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694746v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Yakovenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Albignac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2en00029f" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168985v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rowenczyk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Clergeaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Minet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferriol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020482" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Demazeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.11.15" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Beltran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudoun&#232;che" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b07061" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02937882v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dutoya" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Montis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2020.100064" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12020384" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385728v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Micheau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.15.260" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087805v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Marty" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00143" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02414029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kermorgant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ben Salem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Santelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Calise" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Oster" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225729" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171159v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Till" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicendo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR04355H" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907682v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Smolyakov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H Seguelas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gal&#233;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1486-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Magnani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mangiapia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.01.042" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314955v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dionzou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mor&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01863c" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936037v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Zhao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqin Zheng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delmas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601837" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KV6DVX0R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137090v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac-Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quesson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.093" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743689v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mattiuzzi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jabin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mangeney" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Reinaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2121" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632547v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Hui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc No&#235;l" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison J. Downard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202250y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839912v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Fei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja106971x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563559v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833112v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>