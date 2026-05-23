--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1057,295 +1057,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of gravity modulation on the dynamics of a radial A + B → C reaction front</w:t>
+                <w:t xml:space="preserve">Luminescent probe synthesis for oxygen visualization technique: Application to the effect of surfactant structure on oxygen mass transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yorgos Stergiou</w:t>
+                <w:t xml:space="preserve">Gaëlle Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus J.B. Hauser</w:t>
+                <w:t xml:space="preserve">Bilal El Mokdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Comolli</w:t>
+                <w:t xml:space="preserve">Claude Le Men</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Brau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne de Wit</w:t>
+                <w:t xml:space="preserve">Véronique Pimienta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 257, pp.117703. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2022.117703⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 260, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2022.117921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04058118v1</w:t>
+                <w:t xml:space="preserve">hal-03727597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescent probe synthesis for oxygen visualization technique: Application to the effect of surfactant structure on oxygen mass transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of gravity modulation on the dynamics of a radial A + B → C reaction front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorgos Stergiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lebrun</w:t>
+                <w:t xml:space="preserve">Marcus J.B. Hauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilal El Mokdad</w:t>
+                <w:t xml:space="preserve">Alessandro Comolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Le Men</w:t>
+                <w:t xml:space="preserve">Fabian Brau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Pimienta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Coudret</w:t>
+                <w:t xml:space="preserve">Anne de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 260, </w:t>
+              <w:t xml:space="preserve">, 2022, 257, pp.117703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2022.117921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2022.117703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727597v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Oxysulfide@Fluoride Core/Shell Nanocrystals for Upconversion-Based Nanothermometry</w:t>
               </w:r>
@@ -1727,563 +1727,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design of block copolymer self-assemblies in photodynamic therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure Characterization of Oceanic Polyethylene Debris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Demazeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
+                <w:t xml:space="preserve">Alexandre Dazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Vicendo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Roux</w:t>
+                <w:t xml:space="preserve">Ariane Deniset-Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Goudounèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.11.15⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (7), pp.4102-4109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.9b07061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565760v1</w:t>
+                <w:t xml:space="preserve">hal-02990067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure Characterization of Oceanic Polyethylene Debris</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rational design of block copolymer self-assemblies in photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Beltran</w:t>
+                <w:t xml:space="preserve">Maxime Demazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Goudounèche</w:t>
+                <w:t xml:space="preserve">Patricia Vicendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54 (7), pp.4102-4109. </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.180-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.9b07061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.11.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990067v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic characterization of biomimetic membrane mechanics with an on-chip micropipette</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Costanza Montis</w:t>
+                <w:t xml:space="preserve">Role of Polymer Micelles in the Delivery of Photodynamic Therapy Agent to Liposomes and Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Demazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Pimienta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vicendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro and Nano Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mne.2020.100064⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers12020384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937882v1</w:t>
+                <w:t xml:space="preserve">hal-02565671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Polymer Micelles in the Delivery of Photodynamic Therapy Agent to Liposomes and Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Vicendo</w:t>
+                <w:t xml:space="preserve">Microfluidic characterization of biomimetic membrane mechanics with an on-chip micropipette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dutoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lecestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costanza Montis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (2), pp.384. </w:t>
+              <w:t xml:space="preserve">Micro and Nano Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.100064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers12020384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mne.2020.100064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565671v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A photochemical determination of luminescence efficiency ofupconverting nanoparticles</w:t>
               </w:r>
@@ -4297,51 +4297,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562653v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hammoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Quinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baffou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artico" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peruch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05083766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kamak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.163554" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616249v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Landiech" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lap&#232;ze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Ajiyel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Plancke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0193333" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Amouroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wurth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Eftekhari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sliwa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c04969" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faniry Andriamiseza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Peters" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131765" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486596v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qilin Zou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Passini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3qm00554b" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058118v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Stergiou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus J.B. Hauser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Comolli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Wit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117703" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebrun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Mokdad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Men" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pimienta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117921" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760216v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Yi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c02423" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694746v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Yakovenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Albignac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2en00029f" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168985v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rowenczyk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Clergeaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Minet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferriol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020482" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Demazeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.11.15" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Beltran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudoun&#232;che" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b07061" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02937882v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dutoya" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Montis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2020.100064" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12020384" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385728v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Micheau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.15.260" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087805v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Marty" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00143" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02414029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kermorgant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ben Salem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Santelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Calise" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Oster" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225729" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171159v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Till" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicendo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR04355H" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907682v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Smolyakov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H Seguelas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gal&#233;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1486-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Magnani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mangiapia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.01.042" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314955v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dionzou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mor&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01863c" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936037v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Zhao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqin Zheng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delmas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601837" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KV6DVX0R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137090v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac-Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quesson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.093" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743689v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mattiuzzi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jabin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mangeney" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Reinaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2121" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632547v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Hui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc No&#235;l" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison J. Downard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202250y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839912v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Fei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja106971x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563559v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833112v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562653v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hammoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Quinet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baffou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228057v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artico" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Y Montanier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peruch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05083766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Formosa-Dague" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kamak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.163554" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616249v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Landiech" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lap&#232;ze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Ajiyel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Plancke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0193333" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Amouroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wurth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Eftekhari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sliwa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c04969" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faniry Andriamiseza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Peters" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dietrich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131765" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486596v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qilin Zou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Passini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Hu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3qm00554b" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727597v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebrun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Mokdad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Men" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pimienta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117921" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorgos Stergiou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus J.B. Hauser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Comolli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Brau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Wit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.117703" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760216v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Yi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c02423" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694746v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Yakovenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Albignac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2en00029f" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168985v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rowenczyk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Clergeaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Minet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ferriol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11020482" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990067v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dazzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Deniset-Besseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Beltran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudoun&#232;che" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b07061" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565760v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Demazeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.11.15" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565671v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12020384" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02937882v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dutoya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Montis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2020.100064" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385728v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Micheau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.15.260" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02087805v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Marty" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.9b00143" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02414029v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kermorgant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ben Salem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Santelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Calise" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Oster" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225729" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171159v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Till" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicendo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR04355H" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01907682v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Smolyakov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dague" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H Seguelas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gal&#233;s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1486-z" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Magnani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mangiapia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.01.042" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314955v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dionzou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mor&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01863c" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936037v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Zhao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqin Zheng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delmas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601837" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KV6DVX0R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137090v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mac-Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Quesson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.093" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743689v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mattiuzzi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jabin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mangeney" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Reinaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2121" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632547v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Hui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc No&#235;l" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison J. Downard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la202250y" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839912v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Fei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja106971x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563559v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833112v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>