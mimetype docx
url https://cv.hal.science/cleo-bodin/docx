--- v0 (2026-03-12)
+++ v1 (2026-05-03)
@@ -66,2189 +66,2189 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toxic cocktails in soils -Evidence for synergistic effects of the imidacloprid-epoxiconazole mixture on earthworm life-history traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Gollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleo Tebby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Frattaroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Royauté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical fate in vitro: A physiological biokinetic (PBK) model for cell-based assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliska Sychrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiří Kohoutek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Langouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALTEX - Alternatives to Animal Experimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14573/altex.2509261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal exposure to chlorpyrifos of French children from the Elfe cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Thépaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ratier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 263, pp.114480. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2024.114480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping blood lead levels in French children due to environmental contamination using a modeling approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A quantitative AOP of mitochondrial toxicity based on data from three cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Delp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Carta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanda van der Stel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152149⟩</w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 81, pp.105345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2022.105345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03563032v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03742099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative AOP of mitochondrial toxicity based on data from three cell lines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mapping blood lead levels in French children due to environmental contamination using a modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmil Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2022.105345⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 808, pp.152149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03742099v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03563032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of three approaches for quantitative AOP development to renal toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Zgheib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Limonciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hristo Aladjov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11, pp.1-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comtox.2019.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling historical mesocosm data : Application of a fish bioenergetics model in semi‐natural conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Goussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Accepté. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eff.12418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01876152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of community-level mesocosm data based on ecologically meaningful dissimilarity measures and data transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. van den Brink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (6), pp.1667-1679. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/etc.3701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01853449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer l’effet d’un contaminant en mésocosmes : des outils d’analyse statistique plus pertinents à l’échelle des communautés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Tebby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2016-2017, pp.54-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01869669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput analysis of ovarian cycle disruption by mixtures of aromatase inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazanin Golbamaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Kovarich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry A. Gabb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 125 (7), pp.art. 077012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1289/EHP742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01863248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle embryonnaire de poisson zèbre transgénique cyp19a1b-GFP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2013-2014, pp.32-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01869498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of bisphenol A on different trophic levels in a lotic experimental ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulwen de Kermoysan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lonjaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 144, pp.186-198. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2013.09.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling structure activity landscapes with cliffs : a kernel regression-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Mombelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (7), pp.609-623. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/minf.201300016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A kernel-based method for assessing uncertainty on individual QSAR predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Mombelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (10), pp.741-751. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/minf.201200053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximité géographique et connaissance des fromages AOC chez les consommateurs. Le cas du Saint-Nectaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 329, pp.33-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring an ecotoxicity database with the OECD (Q)SAR Toolbox and DRAGON descriptors in order to prioritise testing on algae, daphnids, and fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Mombelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 409 (18), pp.3334-3343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00961761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of consumers' wine-related knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enometrica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (1), pp.33-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00961770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How well do food retailers know their customers? The case of mountain food products in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baritaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Revoredo-Giha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal on Chain and Network Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (3), pp.223-234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/JCNS2011.x198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501342v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-05512403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2318,51 +2318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Fable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Research Arena (TRA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Dublin, Ireland</w:t>
@@ -2510,273 +2510,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03984743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial analysis approach combining multi-media and human models to map the lead exposure of children in a French region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PBPK modelling for assessing the exposure to chemical mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Tebby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Simeon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Céline Brochot</w:t>
+                <w:t xml:space="preserve">Paul Quindroit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres nationales santé environnement 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3. International Akademie Fresenius MIXTOX Conference "Toxicity of Chemical Mixtures: Risk, Hazard and Exposure Assessment"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03229544v1</w:t>
+                <w:t xml:space="preserve">ineris-03237257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PBPK modelling for assessing the exposure to chemical mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A spatial analysis approach combining multi-media and human models to map the lead exposure of children in a French region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Simeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Tebby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Quindroit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Akademie Fresenius MIXTOX Conference "Toxicity of Chemical Mixtures: Risk, Hazard and Exposure Assessment"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">Rencontres nationales santé environnement 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03237257v1</w:t>
+                <w:t xml:space="preserve">ineris-03229544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure assessment for pregnant women to a non persistant chemical based on human biomonitoring data by reverse dosimetry modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2844,90 +2844,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application d'un modèle PBPK poisson à des mélanges binaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Dorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du GDR Ecotoxicologie Aquatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2952,90 +2952,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a generic fish PBTK model for binary mixtures of chemicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Grech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3060,90 +3060,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the quantification of renal adverse outcome pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Limonciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Zgheib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cormac Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3185,64 +3185,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mixtures of endocrine disruptors in zebrafish : the MIXEZ project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3310,90 +3310,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatial analysis approach combining multi-media and human models to map the lead exposure of children in a French region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Simeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Caudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISES 2016 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Utrecht, Netherlands. pp.277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3444,51 +3444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Zmirou-Navier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3569,77 +3569,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Anna Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Annual Meeting of the EEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Lancaster, United Kingdom. pp.513</w:t>
@@ -3668,64 +3668,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mixtures of endocrine disruptors in zebrafish : the mixez project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hinfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzad Pakdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3793,77 +3793,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a confidence index for choice of Toxicity Reference Value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dodzi Klousseh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3918,77 +3918,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving uncertainty assessment of QSAR models : the impact of experimental error on individual predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Mombelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Workshop on Quantitative Structure-Activity Relationships in Environmental and Health Sciences (QSAR 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4065,51 +4065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Queron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on the Science of Exposure Assessment (X2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Edimbourg, United Kingdom</w:t>
@@ -4170,77 +4170,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PBPK Modeling to Simulate the Fate of Compounds in Living Organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Y. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleo Tebby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Brochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benfenati, Emilio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Silico Methods for Predicting Drug Toxicity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2425, Springer, pp.29-56, 2022, Methods in Molecular Biology, </w:t>
@@ -4447,51 +4447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Brenner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bernal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliska Sychrova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Kohoutek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Langou&#235;t" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14573/altex.2509261" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Th&#233;paut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bisson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ratier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2024.114480" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03563032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmil Fernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152149" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03742099v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Gao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Delp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Carta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda van der Stel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2022.105345" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987394v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Zgheib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Limonciel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristo Aladjov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comtox.2019.02.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01876152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goussen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joachim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12418" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853449v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. van den Brink" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3701" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863248v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanin Golbamaki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Kovarich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry A. Gabb" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP742" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869498v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulwen de Kermoysan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudoin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lonjaret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.09.034" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z3XDKMN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963466v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mombelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201300016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1JMXN5VZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963395v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201200053" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKT5XSMZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653101v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Amblard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961761v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.05.029" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961770v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501342v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Revoredo-Giha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JCNS2011.x198" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512403v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gollot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frattaroli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Royaut&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04652346v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Delater" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fable" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lacroix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03984743v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Queron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus de Mendonca Andrade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Berthelot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229544v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Simeon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237257v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quindroit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237777v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anna Zeman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit K. Sakhi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Granum" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225117v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Dorne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853358v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grech" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853200v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormac Murphy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854105v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chouchene" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854693v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852924v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fournier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baumont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852995v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Khoury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971219v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Pakdel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971000v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vivier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodzi Klousseh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Troise" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971002v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971028v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Floch-Barneaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03895018v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1960-5_2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512403v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gollot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frattaroli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Royaut&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456518v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Brenner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bernal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliska Sychrova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Kohoutek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Langou&#235;t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14573/altex.2509261" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752493v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Th&#233;paut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bisson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ratier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2024.114480" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03742099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Gao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Delp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Carta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda van der Stel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2022.105345" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03563032v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caudeville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmil Fernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152149" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987394v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Zgheib" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Limonciel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristo Aladjov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comtox.2019.02.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01876152v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goussen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joachim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Porcher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12418" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853449v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. van den Brink" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.3701" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869669v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863248v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Y. Bois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanin Golbamaki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Kovarich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry A. Gabb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP742" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869498v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hinfray" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963498v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulwen de Kermoysan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudoin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lonjaret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2013.09.034" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z3XDKMN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963466v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Mombelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201300016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1JMXN5VZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963395v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/minf.201200053" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKT5XSMZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Amblard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961761v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.05.029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00961770v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501342v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Revoredo-Giha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JCNS2011.x198" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04652346v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Delater" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fable" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Lacroix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03984743v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Queron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus de Mendonca Andrade" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Berthelot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237257v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quindroit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03229544v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Simeon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237777v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Anna Zeman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit K. Sakhi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Granum" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03225117v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Dorne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853358v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grech" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853200v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cormac Murphy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854105v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chouchene" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854693v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852924v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fournier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baumont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852995v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Khoury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Graillot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971219v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Pakdel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971000v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vivier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dodzi Klousseh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Troise" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971002v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971028v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Floch-Barneaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03895018v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1960-5_2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>