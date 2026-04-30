--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -1881,51 +1881,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42649FBC"/>
+    <w:nsid w:val="E5E063BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>