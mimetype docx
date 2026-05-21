--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1478,51 +1478,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03627436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1563,140 +1563,213 @@
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Vincennes, 2025, Singulières Migrations, 9782379245572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05378044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim. &amp;quot;Moi aussi, je veux vivre la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléo Marmié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Mazzella, Christine Verna. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations. Une odyssée humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782382790328</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Marmié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of global migration. New mobilities and artivism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05378050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1706,114 +1779,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux frontières de l'enfance. Contrôle migratoire, souci de l'enfance et frontière de l'âge dans les parcours juvéniles du Maroc vers l'Espagne et la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Marmié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. École des Hautes Études En Sciences Sociales, 2025. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05378048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1881,51 +1954,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5E063BA"/>
+    <w:nsid w:val="298EB48B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2112,51 +2185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cleo-marmie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6543-3974" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925171v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Marmi&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/aia.2024.310106" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602118v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.150.0169" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ta&#239;bi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.033.0079" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173105v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Florist&#225;n Mill&#225;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/soci.87243" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173098v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.9736" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458560v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.146.0199" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.133.0009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173101v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Floristan Millan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aem.005.0076" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926590v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.387.0009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.091.0115" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926573v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.189.0041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.212.0221" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534203v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senovilla Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765747v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627436v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senovilla Hernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Vaccaro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05378044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05378050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05378048v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cleo-marmie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6543-3974" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925171v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Marmi&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/aia.2024.310106" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602118v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.150.0169" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ta&#239;bi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.033.0079" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173105v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Florist&#225;n Mill&#225;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/soci.87243" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173098v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.9736" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458560v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.146.0199" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.133.0009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173101v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Floristan Millan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aem.005.0076" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926590v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.387.0009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.091.0115" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926573v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.189.0041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.212.0221" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534203v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senovilla Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765747v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627436v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senovilla Hernandez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Vaccaro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05378044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609527v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05378050v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05378048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>