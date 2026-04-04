--- v0 (2026-03-10)
+++ v1 (2026-04-04)
@@ -614,273 +614,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« ‘Que nulz ne nourrisent pourceaulx en ladite ville.’ Action publique, territoire urbain et configurations politiques à la fin du Moyen Âge (Troyes, XIVe siècle) »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'action publique, un thème pour l'historien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Schmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Rager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pointeau-Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypothèses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 19, pp.143-151</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863595v1</w:t>
+                <w:t xml:space="preserve">hal-03889955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Entre Bourguignons et Armagnacs, communauté urbaine et fidélités politiques (Troyes, 1429-1433) ».</w:t>
+                <w:t xml:space="preserve">« ‘Que nulz ne nourrisent pourceaulx en ladite ville.’ Action publique, territoire urbain et configurations politiques à la fin du Moyen Âge (Troyes, XIVe siècle) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Rager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32, pp.123-138</w:t>
+              <w:t xml:space="preserve">Hypothèses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, pp.143-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863565v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'action publique, un thème pour l'historien ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Entre Bourguignons et Armagnacs, communauté urbaine et fidélités politiques (Troyes, 1429-1433) ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Rager</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypothèses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Questes : revue pluridisciplinaire d’études médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32, pp.123-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889955v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Lieux urbains et lieux communs : évaluer les descriptions de ville dans les mémoires urbains, l’exemple de Troyes (XVe siècle) »</w:t>
               </w:r>
@@ -1212,51 +1212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Rager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Schmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emeline Sterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1504,51 +1504,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E0855F9"/>
+    <w:nsid w:val="02F72E95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cleo-rager" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243518048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863700v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Rager" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863676v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863662v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863629v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863595v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863565v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889955v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schmit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pointeau-Lagadec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863613v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863762v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863730v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863837v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emeline Sterlin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lescuyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03278599v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA01H082" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cleo-rager" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243518048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863700v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Rager" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863676v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863662v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863629v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889955v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schmit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pointeau-Lagadec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863595v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863565v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863613v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863762v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863730v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863837v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emeline Sterlin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lescuyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03278599v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA01H082" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>