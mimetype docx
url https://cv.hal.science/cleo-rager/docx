--- v1 (2026-04-04)
+++ v2 (2026-05-15)
@@ -269,165 +269,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Recognoissant leur seigneur souverain et naturel’ : élites troyennes et fidélité royale à la fin de la guerre de Cent Ans</w:t>
+                <w:t xml:space="preserve">Étudier les 'bonnes villes' de la fin du Moyen Âge : plasticité historique et réinterprétations historiographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Rager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 699, pp.765-790</w:t>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Hors série n°1, pp.29-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863676v1</w:t>
+                <w:t xml:space="preserve">hal-03863688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier les 'bonnes villes' de la fin du Moyen Âge : plasticité historique et réinterprétations historiographiques</w:t>
+                <w:t xml:space="preserve">‘Recognoissant leur seigneur souverain et naturel’ : élites troyennes et fidélité royale à la fin de la guerre de Cent Ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Rager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Hors série n°1, pp.29-45</w:t>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 699, pp.765-790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863688v1</w:t>
+                <w:t xml:space="preserve">hal-03863676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerre de Cent Ans et transformations municipales à Troyes (XIVe-XVe siècles)</w:t>
               </w:r>
@@ -1504,51 +1504,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02F72E95"/>
+    <w:nsid w:val="3B08C67C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cleo-rager" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243518048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863700v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Rager" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863676v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863662v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863629v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889955v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schmit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pointeau-Lagadec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863595v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863565v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863613v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863762v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863730v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863837v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emeline Sterlin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lescuyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03278599v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA01H082" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cleo-rager" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243518048" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863700v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Rager" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863688v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863676v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863662v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863629v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889955v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schmit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pointeau-Lagadec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863595v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863565v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863613v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863762v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863730v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863807v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863837v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emeline Sterlin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lescuyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03278599v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020PA01H082" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>