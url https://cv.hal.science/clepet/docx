--- v0 (2026-03-10)
+++ v1 (2026-05-04)
@@ -446,295 +446,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The grapevine genome sequence suggests ancestral hexaploidization in major angiosperm phyla.</w:t>
+                <w:t xml:space="preserve">Characterization of Arabidopsis thaliana mismatch specific endonucleases: application to mutation discovery by TILLING in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Jaillon</w:t>
+                <w:t xml:space="preserve">Karine Triques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+                <w:t xml:space="preserve">Bénédicte Sturbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Noel</w:t>
+                <w:t xml:space="preserve">Stéphane Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Policriti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Clepet</w:t>
+                <w:t xml:space="preserve">Marion Dalmais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature06148⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 51 (6), pp.1116-1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2007.03201.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00180136v1</w:t>
+                <w:t xml:space="preserve">hal-04077777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Arabidopsis thaliana mismatch specific endonucleases: application to mutation discovery by TILLING in pea</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The grapevine genome sequence suggests ancestral hexaploidization in major angiosperm phyla.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Sturbois</w:t>
+                <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gallais</w:t>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dalmais</w:t>
+                <w:t xml:space="preserve">Benjamin Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Chauvin</w:t>
+                <w:t xml:space="preserve">Alberto Policriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Clepet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 51 (6), pp.1116-1125. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 449 (7161), pp.463-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2007.03201.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature06148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077777v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00180136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An eIF4E allele confers resistance to an uncapped and non-polyadenylated RNA virus in melon</w:t>
               </w:r>
@@ -867,64 +867,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole Genome Sequence Comparisons and “Full-Length” cDNA Sequences: A Combined Approach to Evaluate and Improve Arabidopsis Genome Annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1014,51 +1014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Wincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1905,295 +1905,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A candidate gene for familial Mediterranean fever</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genotypic diagnosis of familial Mediterranean fever (FMF) using new microsatellite markers: example of two extensive non-Ashkenazi Jewish pedigrees.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Dasilva</w:t>
+                <w:t xml:space="preserve">M Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Devaud</w:t>
+                <w:t xml:space="preserve">C Dross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Petit</w:t>
+                <w:t xml:space="preserve">N Smaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Grateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng0997-25⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 34 (5), pp.375-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmg.34.5.375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312570v1</w:t>
+                <w:t xml:space="preserve">hal-04077828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic diagnosis of familial Mediterranean fever (FMF) using new microsatellite markers: example of two extensive non-Ashkenazi Jewish pedigrees.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Dross</w:t>
+                <w:t xml:space="preserve">A candidate gene for familial Mediterranean fever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Clepet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Smaoui</w:t>
+                <w:t xml:space="preserve">Corinne Dasilva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Nedelec</w:t>
+                <w:t xml:space="preserve">Catherine Devaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Grateau</w:t>
+                <w:t xml:space="preserve">Jean-Louis Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 34 (5), pp.375-381. </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 17 (1), pp.25-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jmg.34.5.375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ng0997-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077828v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A candidate gene for familial Mediterranean fever</w:t>
               </w:r>
@@ -2205,129 +2205,129 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Clepet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dasilva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Devaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 17 (1), pp.25-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ng0997-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077824v1</w:t>
+                <w:t xml:space="preserve">hal-04312570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A10-cM YAC Contig Spanning GLC1A, the Primary Open-Angle Glaucoma Locus at 1q23-q25</w:t>
               </w:r>
@@ -3706,51 +3706,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299740v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sureshbhai Devani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumlik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Hao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2021.05.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645463v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018445" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995662v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Joobeur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zheng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jublot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyun Huang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-252" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Triques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sturbois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gallais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chauvin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03201.x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662906v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nieto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Morales" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisella Orjeda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Monfort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02885.x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Castelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.1515604" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672600v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Castelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clepet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gng158" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Patte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Borne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;jean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/13500872-145-4-845" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772566v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Parmentier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clepet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Boughdene-Stambouli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lakhdar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blanchet-Bardon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5200271" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077687v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Heilig" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Smaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da Silva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1998.5313" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N8ZVDWX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077651v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Morissette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cl&#233;pet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Moisan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Winstall" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/1203" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312587v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312570v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dasilva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Devaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng0997-25" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077828v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupont" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dross" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Smaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nedelec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Grateau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.34.5.375" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077824v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077703v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J.G. Dauwerse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Desmaze" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Jan van Ommen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weissenbach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000472211" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788970v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The French Fmf Consortium" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077679v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cami" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Patte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(93)90115-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJDTV6C2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077675v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Schater" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sinclair" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Palmer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lovell-Badge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/2.12.2007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-JJ3G6B8X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077851v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krishnapillai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baird" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1992.tb01768.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079589v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touitou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nedelec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079568v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079667v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079713v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rosier Montus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Den&#232;fle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reguigne-Arnould" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prades" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079624v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299740v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sureshbhai Devani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumlik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Hao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2021.05.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645463v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018445" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995662v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Joobeur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zheng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jublot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyun Huang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-252" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077777v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Triques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sturbois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gallais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chauvin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03201.x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662906v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nieto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Morales" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisella Orjeda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Monfort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02885.x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Castelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.1515604" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672600v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Castelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clepet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gng158" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Patte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Borne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;jean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/13500872-145-4-845" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772566v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Parmentier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clepet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Boughdene-Stambouli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lakhdar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blanchet-Bardon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5200271" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077687v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Heilig" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Smaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da Silva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1998.5313" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N8ZVDWX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077651v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Morissette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cl&#233;pet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Moisan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Winstall" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/1203" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312587v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077828v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dross" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Smaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nedelec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Grateau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.34.5.375" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077824v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dasilva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Devaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng0997-25" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312570v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077703v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J.G. Dauwerse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Desmaze" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Jan van Ommen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weissenbach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000472211" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788970v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The French Fmf Consortium" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077679v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cami" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Patte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(93)90115-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJDTV6C2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077675v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Schater" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sinclair" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Palmer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lovell-Badge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/2.12.2007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-JJ3G6B8X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077851v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krishnapillai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baird" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1992.tb01768.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079589v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touitou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nedelec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079568v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079667v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079713v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rosier Montus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Den&#232;fle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reguigne-Arnould" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prades" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079624v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>