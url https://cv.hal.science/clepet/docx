--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -2951,285 +2951,285 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haplotype analysis and mapping of the familial Mediterranean fever MEFV locus in a 60kb interval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of marenostrin, the gene responsible for familial mediterranean fever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Clepet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Heilig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Smaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Sohar; J. Gafni; M. Pras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Familial mediterranean fever</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Freund Publishing House Ltd, pp.227-231, 1997</w:t>
+              <w:t xml:space="preserve">, Freund Publishing House Ltd, pp.235-238, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04079589v1</w:t>
+                <w:t xml:space="preserve">hal-04079568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of marenostrin, the gene responsible for familial mediterranean fever</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Haplotype analysis and mapping of the familial Mediterranean fever MEFV locus in a 60kb interval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Smaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Heilig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Touitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Sohar; J. Gafni; M. Pras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Familial mediterranean fever</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Freund Publishing House Ltd, pp.235-238, 1997</w:t>
+              <w:t xml:space="preserve">, Freund Publishing House Ltd, pp.227-231, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079568v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3475,51 +3475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Heilig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Weissenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Touitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/1999/009059. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3706,51 +3706,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299740v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sureshbhai Devani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumlik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Hao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2021.05.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645463v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018445" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995662v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Joobeur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zheng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jublot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyun Huang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-252" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077777v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Triques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sturbois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gallais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chauvin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03201.x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662906v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nieto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Morales" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisella Orjeda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Monfort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02885.x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Castelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.1515604" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672600v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Castelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clepet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gng158" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Patte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Borne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;jean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/13500872-145-4-845" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772566v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Parmentier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clepet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Boughdene-Stambouli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lakhdar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blanchet-Bardon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5200271" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077687v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Heilig" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Smaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da Silva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1998.5313" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N8ZVDWX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077651v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Morissette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cl&#233;pet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Moisan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Winstall" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/1203" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312587v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077828v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dross" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Smaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nedelec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Grateau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.34.5.375" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077824v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dasilva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Devaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng0997-25" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312570v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077703v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J.G. Dauwerse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Desmaze" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Jan van Ommen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weissenbach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000472211" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788970v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The French Fmf Consortium" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077679v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cami" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Patte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(93)90115-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJDTV6C2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077675v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Schater" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sinclair" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Palmer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lovell-Badge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/2.12.2007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-JJ3G6B8X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077851v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krishnapillai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baird" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1992.tb01768.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079589v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touitou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nedelec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079568v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079667v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079713v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rosier Montus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Den&#232;fle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reguigne-Arnould" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prades" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079624v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299740v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clepet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sureshbhai Devani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumlik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanwei Hao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2021.05.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645463v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018445" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995662v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Joobeur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zheng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jublot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyun Huang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-252" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077777v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Triques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sturbois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gallais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dalmais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chauvin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03201.x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180136v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Noel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Policriti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06148" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662906v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nieto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Morales" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisella Orjeda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Monfort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02885.x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789187v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Castelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.1515604" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672600v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Castelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Aury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clepet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Clainche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gng158" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Patte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Borne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;jean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/13500872-145-4-845" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772566v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Parmentier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Clepet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Boughdene-Stambouli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lakhdar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blanchet-Bardon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5200271" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077687v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Heilig" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Smaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da Silva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1998.5313" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N8ZVDWX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077651v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Morissette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cl&#233;pet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Moisan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Winstall" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/1203" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312587v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077828v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dross" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Smaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Nedelec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Grateau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.34.5.375" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077824v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dasilva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Devaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Petit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng0997-25" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312570v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077703v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J.G. Dauwerse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Desmaze" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Jan van Ommen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weissenbach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000472211" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788970v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The French Fmf Consortium" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077679v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cami" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Patte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(93)90115-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJDTV6C2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077675v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Schater" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sinclair" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Palmer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lovell-Badge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/2.12.2007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-JJ3G6B8X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077851v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krishnapillai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baird" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1992.tb01768.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079568v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Nedelec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079589v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touitou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079667v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079713v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rosier Montus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Den&#232;fle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reguigne-Arnould" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prades" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079624v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>