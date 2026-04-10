--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> claire gauzente </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Media Q Methodology Investigation of the Degrowth Concept Among Young Citizens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pedehour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operant Subjectivity - The International Journal of Q Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (1), pp.62-88. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22488/okstate.23.100504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q sorting dynamics - A note on a computer-mediated tool and its added value to Q-methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operant Subjectivity - The International Journal of Q Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22488/okstate.21.100588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vues sur « mon corps troublé·e·s » – recherches-frictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glad.3507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéfices et risques de l’IdO : Que pouvons-nous en apprendre à propos du changement du Business Model ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Affogbolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guénoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (4), pp.59-105. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.204.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producer perceptions of the incentives and challenges of adopting ecolabels in the European finfish aquaculture industry: A Q-methodology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynnlee Chikudza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillotreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alexander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121, pp.104176. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2020.104176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur(s) de l’estampe contemporaine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles de l'estampe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 261, pp.80-92. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/estampe.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the intellectual reproducibility of an Artist’s book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAB (Journal of Artists' Books)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.8-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la manière noire lithographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pascaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles de l'estampe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 261, pp.108-119. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/estampe.303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éditorial graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Urquhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Numéro Spécial « Méthodes de Recherche en SI », 23 (3), pp.3-9. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.183.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the similarities between users and Non-users of consumer mobile internet services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.71-87. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJTHI.2018070105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformisme à la norme et performance : la franchise dans le mix organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19-1, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.1758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are AR shopping services valued the same way throughout Europe? A four-country Q-investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiju Aikala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (1), pp.69-102. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.161.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digging into the Subjectivity of Mobile App’s Non-Users – A Single-Case Study Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operant Subjectivity - The International Journal of Q Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15133/j.os.2014.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact sur les réseaux sociaux pour les organisations du spectacle vivant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Une étude pilote pour construire des outils et des repères, Snapshot, Conférence AIM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une invitation illustrée à utiliser la Q-method dans les Recherches en Systèmes d'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 18 (2), pp.69-109. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.132.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solid Body Guitar in the Digital Era: how persistent myths influence musicians’ evaluation criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Art Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (2), pp.4 - 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Social Network Sites as catalyst for more communication and affiliation regarding to cultural organizations: a case study of Facebook and Twitter activity during a week event mixing artistic and gastronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMAC (Association Internationale du Management des Arts et de la Culture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attracting Publics Using Social Networks Sites: The “Music&Food” Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cultural Economics and Management, IFACCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Message content in keyword campaigns, click behavior, and price-consciousness: A study of millennial consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of retailing and consumer services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (1), pp.78-87. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jretconser.2011.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauzente C., Kuntz P., Petr C. (2012), Les réseaux sociaux permettent-ils vraiment de tisser du lien social avec les publics des institutions culturelles ? Une exploration interdisciplinaire du lien entre individus/consommateurs/internautes/publics et institutions culturelles, Valorisation des lieux de culture, Janvier, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work-in-progress, Conférence AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux permettent-ils vraiment de tisser du lien social avec les publics des institutions culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ième séminaire de Marsouin, Usage &amp; NTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchising choice in retail networks: a multi-level institutional framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Retail, Distribution and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.385 - 396. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593969.2012.690779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT Adoption in the Public Healthcare Sector: an Institutional Research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Journal on Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.101 - 116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Anybody Read SMS-Advertising?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.13-30. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61350-465-9.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market orientation in franchise networks: a contrast analysis of franchisors and franchisees views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Retail, Distribution and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (2), pp.273-284. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593961003701809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intention to click on sponsored ads—A study of the role of prior knowledge and of consumer profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of retailing and consumer services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (6), pp.457-463. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jretconser.2010.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does psychological Profile has something to do with satisfaction ? A French retailing Franchisees study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.165-182. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2010.034957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market orientation in franchise networks: a contrast analysis of franchisors and franchisees views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Review of Retail, Distribution and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (2), pp.273 - 284. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593961003701809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Anybody Read SMS-Advertising?: A Qualitative and Quantitative Study of Mobile Users’ Attitudes and Perceived Ad-Clutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), pp.13 - 29. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jthi.2010040102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information search and paid results—proposition and test of a hierarchy-of-effect model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (2), pp.163 - 177. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12525-009-0015-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs d'institutionnalisation de la franchise et leurs conséquences sur la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.155 - 170. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.022.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques et pratiques des sites marchands en matière de respect de la vie privée : analyse du dosage entre chartes et labels et de leur évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (3), Non spécifié. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.017.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How franchiser and franchisee relationships affect franchisees' satisfaction? The importance of fairness, communication and trust as ethical bases of relationship marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMS-marketing: a study of consumer saturation using an extended TAM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Ranchhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Gurau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronic Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (3), pp.282 - 297. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEB.2008.019108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEB MERCHANTS' PRIVACY AND SECURITY STATEMENTS: HOW REASSURING ARE THEY FOR CONSUMERS? A TWO-SIDED APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Commerce Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, http://ojs.jecr.org/jecr/sites/default/files/05_3_p04.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How France's Potential Franchisees Reach Their Decisions: A Comparison with Franchisers' Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (2), pp.218-224. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1540-627X.2004.00107.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie privée et Internet : La pratique des sites français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30, pp.07-17. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.030.07.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring franchisees’ satisfaction: theoretical considerations and empirical testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (10), pp.508-517. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09590550310497030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“To legislate or not to legislate”: a comparative exploratory study of privacy/personalisation factors affecting French, UK and US Web sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Gurau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Ranchhod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (7), pp.652-664. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/07363760310506184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation marché comme trait culturel : Proposition de cadrage et de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Qualitative Methods in Franchise Research—An Application in Understanding the Franchised Entrepreneurs' Motivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Qualitative Sozialforschung / Forum: Qualitative Social Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17169/fqs-3.1.884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Should Time Be Considered in Market Orientation Research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Marketing for Competitive Advantage on the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la performance des entreprises en l’absence d’indicateurs objectifs : quelle validité ? Analyse de la pertinence de certains indicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation stratégique externe et performance organisationnelle des moyennes entreprises agro-alimentaires : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences de Gestion - Economie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of market-oriented change: An empirical exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Change Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (3), pp.215-228. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/714042469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Market Orientation Scales: A Content Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation marché et performance des moyennes entreprises - le rôle de la dépendance économique vis-à-vis des clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">écrituremonopod@le - – croisements entre pratique artistique et décroissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Creatical Idiolects - Exploring Creative-Critical Synergies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lancaster University - Department of English Literature and Creative Writing &amp; Universität für Musik und darstellende Kunst Wien, Dec 2024, Lancaster University, UK, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">walk | degrowth – a live distributed research experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walking is still honest: about being and moving together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vilnius Academy of Arts, 2023, VILNIUS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire œuvre hors du monopole radical ? Sur la possibilité d’un art décroissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En vert et contre tout</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEMO, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des œuvres en régimes décroissants – façons de dé-oeuvrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoler Thomasine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Désoeuvrer/Unwork,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS, École du Louvre, Beaux-Arts Paris, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'intérêt de l'analyse de la dynamique des processus de classement : un retour d'expériences avec la Q méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC2019 - 19ème Conférence Francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décroissance et création – Quelques réflexions en forme de ravaudage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque OU/ERT – Chlorophobie, Phytophylie, Savoirs Situés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Bourges, Nov 2019, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the dynamics of the Q-sort construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual Q Conference for the Scientific Study of Subjectivity (Q2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art and Management, a study of a collective creation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pascaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Artistic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ontologie comme dé-multiplication du livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international / L’œuvre multipliée au prisme de la collection et de l’archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of computer science and interdisciplinarity research to Q-method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMI International Workshop - Subjectivity As Matter &amp; Instrument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'affaires et internet des objets : une méta-analyse exploratoire des motivations et freins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Affogbolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guénoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-analyse ordinale d'enquêtes d'opinion. Application aux usages de l'Internet des objets en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Affogbolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guénoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Conférence Internationale sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France. pp.11-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse des traces de classement : le cas de la Q méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVèmes rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenness and Degrowth – A Sensitive and Subjective Exploration of Sounds, Images, Texts, Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pedehour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Literature, Science and the Arts, Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des médias sociaux dans la communication des institutions culturelles : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Social Network Sites as catalyst for more communication and affiliation regarding to cultural organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XII International Conference on Arts and Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact sur les réseaux sociaux pour les organisations du spectacle vivant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux permettent-ils vraiment de tisser du lien social avec les publics des institutions culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management, May 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attracting Publics Using Social Networks Sites: The “Music&Food” Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Workshop on Cultural Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFACCA (International Federation of Arts Councils and Culture Agencies), Nov 2012, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopting IT in the Public Health Care Sector: An Institutional Research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference, Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux permettent-ils vraiment de tisser du lien social avec les publics des institutions culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kuntz-Cosperec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ième séminaire de Marsouin, Usage &amp; NTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleue comme une orange ou l’intrusion du design dans nos assiettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gallen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème congrès international de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.1-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Toblerone to blue orange: are there any limits to food design?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Colloquium on Global Design and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleu comme une orange ou l’intrusion du design dans nos assiettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gallen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème Congrès de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of institutional theory to the analysis of franchise choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critères d'évaluation du vin par les consommateurs : reflets d'après les forums d'opinion sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oenometrie XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Collioure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un agenda de recherche néo-institutionnaliste sociologique à l’étude du déploiement de la franchise en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17° conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivity Inquiry: How to Enrich Existing Methods? The case of Q-sorting and Trace Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Languenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Affogbolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Interdisciplinary Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon corps troublé-e-s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18e Parallèle. 2021, 978-2-9579004-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses statistiques de données textuelles en Sciences de Gestion : Concepts, Méthodes et Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS. 2007, 978-2-84769-077-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerte marketing : Comprendre, anticiper, gérer les crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur, 2005, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.gauze.2005.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Canvas for Studying Artists’ Books’ Plastic Interventions and their Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theresa Schilhab; Sue Walker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Materiality of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University Press, 2020, 978-87-7219-358-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-methodology, William Stephenson and postdisciplinarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M.M. Goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tomas Pernecky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postdisciplinary Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2020, 9781032338064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on facial attractiveness in the context of hypothetical adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie M Fecteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Said,, M. Xavier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, identities and subjectivities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Aliança Edition, pp.37-52, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des médias sociaux dans la communication des institutions culturelles : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Godefroy Dang Nguyen; Sylvain Dejean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet: Interactions et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 211-225 pp., 2014, 978-2-343-01740-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01151390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l'intelligence client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Volle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégie clients : point de vue d'experts sur le management de la relation client</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-71, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mériter la confiance des clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles N'Goala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Volle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégie clients : points de vue d'experts sur le management de la relation client</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, pp.en ligne, 2013, Management en action, 978-2-7440-7612-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchise as an Efficient Mode of Entry on Emerging Markets: A Discussion from the Legitimacy Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Business Practices and Growth in Emerging Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.255 - 272, 2010, 9789812791788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le pari/s convivial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cluster Account of the Artist’s Book Concept - Paving the Way to Non-Essentialist Thinking, in Book Arts Newsletter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«... Bleue comme une orange » ou l'intrusion du design dans nos assiettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des artothèques dans le monde de l’art contemporain – une analyse à partir du regard des adhérent.es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomazine Zoller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADRA – Association de Développement et de Recherche sur les Artothèques. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchise et culture managériale : étude des facteurs humains et organisationnels, versus franchiseur, conditionnant la pratique de la franchise : typologie de franchiseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Paris Dauphine. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décision d’achat d’une franchise : étude empirique du processus d’achat et de la satisfaction du franchisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Dauphine (Paris 9). 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> claire gauzente </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Media Q Methodology Investigation of the Degrowth Concept Among Young Citizens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pedehour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operant Subjectivity - The International Journal of Q Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (1), pp.62-88. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22488/okstate.23.100504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q sorting dynamics - A note on a computer-mediated tool and its added value to Q-methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operant Subjectivity - The International Journal of Q Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22488/okstate.21.100588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vues sur « mon corps troublé·e·s » – recherches-frictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glad.3507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéfices et risques de l’IdO : Que pouvons-nous en apprendre à propos du changement du Business Model ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Affogbolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guénoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (4), pp.59-105. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.204.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producer perceptions of the incentives and challenges of adopting ecolabels in the European finfish aquaculture industry: A Q-methodology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynnlee Chikudza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillotreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alexander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121, pp.104176. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2020.104176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the intellectual reproducibility of an Artist’s book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAB (Journal of Artists' Books)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.8-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur(s) de l’estampe contemporaine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles de l'estampe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 261, pp.80-92. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/estampe.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la manière noire lithographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pascaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles de l'estampe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 261, pp.108-119. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/estampe.303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éditorial graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Urquhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Numéro Spécial « Méthodes de Recherche en SI », 23 (3), pp.3-9. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.183.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the similarities between users and Non-users of consumer mobile internet services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.71-87. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJTHI.2018070105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformisme à la norme et performance : la franchise dans le mix organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19-1, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.1758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are AR shopping services valued the same way throughout Europe? A four-country Q-investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiju Aikala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (1), pp.69-102. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.161.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digging into the Subjectivity of Mobile App’s Non-Users – A Single-Case Study Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operant Subjectivity - The International Journal of Q Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15133/j.os.2014.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact sur les réseaux sociaux pour les organisations du spectacle vivant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Une étude pilote pour construire des outils et des repères, Snapshot, Conférence AIM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une invitation illustrée à utiliser la Q-method dans les Recherches en Systèmes d'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 18 (2), pp.69-109. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.132.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solid Body Guitar in the Digital Era: how persistent myths influence musicians’ evaluation criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Art Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (2), pp.4 - 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Social Network Sites as catalyst for more communication and affiliation regarding to cultural organizations: a case study of Facebook and Twitter activity during a week event mixing artistic and gastronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMAC (Association Internationale du Management des Arts et de la Culture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT Adoption in the Public Healthcare Sector: an Institutional Research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Journal on Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.101 - 116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchising choice in retail networks: a multi-level institutional framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Retail, Distribution and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.385 - 396. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593969.2012.690779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attracting Publics Using Social Networks Sites: The “Music&Food” Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cultural Economics and Management, IFACCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Message content in keyword campaigns, click behavior, and price-consciousness: A study of millennial consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of retailing and consumer services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (1), pp.78-87. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jretconser.2011.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauzente C., Kuntz P., Petr C. (2012), Les réseaux sociaux permettent-ils vraiment de tisser du lien social avec les publics des institutions culturelles ? Une exploration interdisciplinaire du lien entre individus/consommateurs/internautes/publics et institutions culturelles, Valorisation des lieux de culture, Janvier, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work-in-progress, Conférence AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux permettent-ils vraiment de tisser du lien social avec les publics des institutions culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ième séminaire de Marsouin, Usage &amp; NTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market orientation in franchise networks: a contrast analysis of franchisors and franchisees views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Review of Retail, Distribution and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (2), pp.273 - 284. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593961003701809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Anybody Read SMS-Advertising?: A Qualitative and Quantitative Study of Mobile Users’ Attitudes and Perceived Ad-Clutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), pp.13 - 29. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jthi.2010040102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Anybody Read SMS-Advertising?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.13-30. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61350-465-9.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market orientation in franchise networks: a contrast analysis of franchisors and franchisees views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Retail, Distribution and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (2), pp.273-284. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593961003701809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intention to click on sponsored ads—A study of the role of prior knowledge and of consumer profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of retailing and consumer services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (6), pp.457-463. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jretconser.2010.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does psychological Profile has something to do with satisfaction ? A French retailing Franchisees study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.165-182. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2010.034957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information search and paid results—proposition and test of a hierarchy-of-effect model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (2), pp.163 - 177. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12525-009-0015-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs d'institutionnalisation de la franchise et leurs conséquences sur la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.155 - 170. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.022.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How franchiser and franchisee relationships affect franchisees' satisfaction? The importance of fairness, communication and trust as ethical bases of relationship marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques et pratiques des sites marchands en matière de respect de la vie privée : analyse du dosage entre chartes et labels et de leur évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (3), Non spécifié. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.017.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMS-marketing: a study of consumer saturation using an extended TAM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Ranchhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Gurau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronic Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (3), pp.282 - 297. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEB.2008.019108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEB MERCHANTS' PRIVACY AND SECURITY STATEMENTS: HOW REASSURING ARE THEY FOR CONSUMERS? A TWO-SIDED APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Commerce Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, http://ojs.jecr.org/jecr/sites/default/files/05_3_p04.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How France's Potential Franchisees Reach Their Decisions: A Comparison with Franchisers' Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (2), pp.218-224. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1540-627X.2004.00107.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“To legislate or not to legislate”: a comparative exploratory study of privacy/personalisation factors affecting French, UK and US Web sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Gurau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Ranchhod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (7), pp.652-664. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/07363760310506184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie privée et Internet : La pratique des sites français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30, pp.07-17. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.030.07.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring franchisees’ satisfaction: theoretical considerations and empirical testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (10), pp.508-517. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09590550310497030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation marché comme trait culturel : Proposition de cadrage et de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Qualitative Methods in Franchise Research—An Application in Understanding the Franchised Entrepreneurs' Motivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Qualitative Sozialforschung / Forum: Qualitative Social Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17169/fqs-3.1.884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Should Time Be Considered in Market Orientation Research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Marketing for Competitive Advantage on the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la performance des entreprises en l’absence d’indicateurs objectifs : quelle validité ? Analyse de la pertinence de certains indicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation stratégique externe et performance organisationnelle des moyennes entreprises agro-alimentaires : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences de Gestion - Economie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of market-oriented change: An empirical exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Change Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (3), pp.215-228. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/714042469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Market Orientation Scales: A Content Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation marché et performance des moyennes entreprises - le rôle de la dépendance économique vis-à-vis des clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">écrituremonopod@le - – croisements entre pratique artistique et décroissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Creatical Idiolects - Exploring Creative-Critical Synergies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lancaster University - Department of English Literature and Creative Writing &amp; Universität für Musik und darstellende Kunst Wien, Dec 2024, Lancaster University, UK, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">walk | degrowth – a live distributed research experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walking is still honest: about being and moving together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vilnius Academy of Arts, 2023, VILNIUS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire œuvre hors du monopole radical ? Sur la possibilité d’un art décroissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En vert et contre tout</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEMO, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des œuvres en régimes décroissants – façons de dé-oeuvrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoler Thomasine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Désoeuvrer/Unwork,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS, École du Louvre, Beaux-Arts Paris, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'intérêt de l'analyse de la dynamique des processus de classement : un retour d'expériences avec la Q méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC2019 - 19ème Conférence Francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the dynamics of the Q-sort construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual Q Conference for the Scientific Study of Subjectivity (Q2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décroissance et création – Quelques réflexions en forme de ravaudage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque OU/ERT – Chlorophobie, Phytophylie, Savoirs Situés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Bourges, Nov 2019, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ontologie comme dé-multiplication du livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international / L’œuvre multipliée au prisme de la collection et de l’archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art and Management, a study of a collective creation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pascaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Artistic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenness and Degrowth – A Sensitive and Subjective Exploration of Sounds, Images, Texts, Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pedehour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Literature, Science and the Arts, Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of computer science and interdisciplinarity research to Q-method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMI International Workshop - Subjectivity As Matter &amp; Instrument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'affaires et internet des objets : une méta-analyse exploratoire des motivations et freins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Affogbolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guénoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-analyse ordinale d'enquêtes d'opinion. Application aux usages de l'Internet des objets en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Affogbolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guénoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Conférence Internationale sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France. pp.11-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse des traces de classement : le cas de la Q méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVèmes rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des médias sociaux dans la communication des institutions culturelles : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Social Network Sites as catalyst for more communication and affiliation regarding to cultural organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XII International Conference on Arts and Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact sur les réseaux sociaux pour les organisations du spectacle vivant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux permettent-ils vraiment de tisser du lien social avec les publics des institutions culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management, May 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attracting Publics Using Social Networks Sites: The “Music&Food” Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Workshop on Cultural Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFACCA (International Federation of Arts Councils and Culture Agencies), Nov 2012, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux permettent-ils vraiment de tisser du lien social avec les publics des institutions culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kuntz-Cosperec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ième séminaire de Marsouin, Usage &amp; NTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopting IT in the Public Health Care Sector: An Institutional Research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference, Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleu comme une orange ou l’intrusion du design dans nos assiettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gallen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème Congrès de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleue comme une orange ou l’intrusion du design dans nos assiettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gallen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème congrès international de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.1-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Toblerone to blue orange: are there any limits to food design?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Colloquium on Global Design and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of institutional theory to the analysis of franchise choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un agenda de recherche néo-institutionnaliste sociologique à l’étude du déploiement de la franchise en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17° conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critères d'évaluation du vin par les consommateurs : reflets d'après les forums d'opinion sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oenometrie XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Collioure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivity Inquiry: How to Enrich Existing Methods? The case of Q-sorting and Trace Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Languenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Affogbolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Interdisciplinary Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon corps troublé-e-s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18e Parallèle. 2021, 978-2-9579004-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses statistiques de données textuelles en Sciences de Gestion : Concepts, Méthodes et Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS. 2007, 978-2-84769-077-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerte marketing : Comprendre, anticiper, gérer les crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur, 2005, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.gauze.2005.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Canvas for Studying Artists’ Books’ Plastic Interventions and their Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theresa Schilhab; Sue Walker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Materiality of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University Press, 2020, 978-87-7219-358-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-methodology, William Stephenson and postdisciplinarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M.M. Goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tomas Pernecky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postdisciplinary Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2020, 9781032338064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on facial attractiveness in the context of hypothetical adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie M Fecteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Said,, M. Xavier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, identities and subjectivities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Aliança Edition, pp.37-52, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des médias sociaux dans la communication des institutions culturelles : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Godefroy Dang Nguyen; Sylvain Dejean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet: Interactions et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 211-225 pp., 2014, 978-2-343-01740-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01151390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mériter la confiance des clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles N'Goala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Volle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégie clients : points de vue d'experts sur le management de la relation client</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, pp.en ligne, 2013, Management en action, 978-2-7440-7612-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l'intelligence client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Volle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégie clients : point de vue d'experts sur le management de la relation client</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-71, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchise as an Efficient Mode of Entry on Emerging Markets: A Discussion from the Legitimacy Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Business Practices and Growth in Emerging Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.255 - 272, 2010, 9789812791788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le pari/s convivial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cluster Account of the Artist’s Book Concept - Paving the Way to Non-Essentialist Thinking, in Book Arts Newsletter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«... Bleue comme une orange » ou l'intrusion du design dans nos assiettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des artothèques dans le monde de l’art contemporain – une analyse à partir du regard des adhérent.es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomazine Zoller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADRA – Association de Développement et de Recherche sur les Artothèques. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchise et culture managériale : étude des facteurs humains et organisationnels, versus franchiseur, conditionnant la pratique de la franchise : typologie de franchiseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Paris Dauphine. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décision d’achat d’une franchise : étude empirique du processus d’achat et de la satisfaction du franchisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Dauphine (Paris 9). 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pedehour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22488/okstate.23.100504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150122v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22488/okstate.21.100588" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441030v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.3507" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Affogbolo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gu&#233;noche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.204.0059" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441002v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynnlee Chikudza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alexander" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104176" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764141v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.292" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735409v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764164v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pascaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.303" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Urquhart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.183.0003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714077v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gauttier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJTHI.2018070105" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328214v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daniel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1758" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QFJXSX30-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiju Aikala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.161.0069" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15133/j.os.2014.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouedard Marine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442655v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.132.0069" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068930v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2011.09.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP1RWBHZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067447v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067465v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz-Cosperec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593969.2012.690779" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107291v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Connolly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442668v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-465-9.ch002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442665v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593961003701809" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2010.06.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F07KFK37-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016600v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guilloux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2010.034957" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016254v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016272v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2010040102" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016594v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12525-009-0015-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016265v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.022.0155" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016275v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.017.0044" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661481v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Guilloux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016256v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Ranchhold" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Gurau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEB.2008.019108" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442673v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-627X.2004.00107.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/282D909E7C92AD2F4239AAFEEACBF4E09D14D35B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.030.07.17" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442678v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09590550310497030" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-993QK078-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442676v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Ranchhod" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/07363760310506184" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-FLD27T9R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17169/fqs-3.1.884" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442684v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442683v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442690v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442687v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442686v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/714042469" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442691v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809759v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441383v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441323v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441335v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoler Thomasine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531860v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441344v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531862v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pascaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441352v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531832v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982967v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997666v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531857v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441358v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068654v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146658v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150140v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150145v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150149v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085103v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804666v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kuntz-Cosperec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148635v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097774v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097794v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085092v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085084v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085106v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531831v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Languenou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441481v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyrat-Guillard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441309v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.gauze.2005.01" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441048v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Aubry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441063v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M.M. Goods" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754406v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Trudel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M Fecteau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boily" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151390v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42975" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637860v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492826v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julienne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Goala" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stevens" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363528v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441392v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441374v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547770v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809803v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mouate" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomazine Zoller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219178v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roussel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219189v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pedehour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22488/okstate.23.100504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150122v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22488/okstate.21.100588" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441030v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.3507" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Affogbolo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gu&#233;noche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.204.0059" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441002v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynnlee Chikudza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alexander" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104176" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735409v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.292" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764164v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pascaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.303" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Urquhart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.183.0003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714077v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gauttier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJTHI.2018070105" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328214v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daniel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1758" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QFJXSX30-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiju Aikala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.161.0069" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15133/j.os.2014.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouedard Marine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442655v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.132.0069" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107291v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Connolly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016267v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593969.2012.690779" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068930v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2011.09.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP1RWBHZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067447v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz-Cosperec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016254v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593961003701809" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2010040102" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442668v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-465-9.ch002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442665v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442662v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2010.06.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F07KFK37-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016600v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guilloux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2010.034957" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016594v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12525-009-0015-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016265v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.022.0155" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Guilloux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.017.0044" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016256v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Ranchhold" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Gurau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEB.2008.019108" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442673v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-627X.2004.00107.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/282D909E7C92AD2F4239AAFEEACBF4E09D14D35B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442676v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Ranchhod" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/07363760310506184" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-FLD27T9R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919692v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.030.07.17" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442678v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09590550310497030" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-993QK078-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17169/fqs-3.1.884" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442684v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442683v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442690v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442687v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442686v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/714042469" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442691v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809759v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441383v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441323v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441335v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoler Thomasine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531860v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531862v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530907v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pascaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441358v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531832v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982967v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997666v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531857v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068654v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146658v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150140v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150145v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150149v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804666v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kuntz-Cosperec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085103v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097794v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148635v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097774v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085092v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085106v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085084v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531831v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Languenou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441481v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyrat-Guillard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441309v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.gauze.2005.01" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441048v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Aubry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441063v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M.M. Goods" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754406v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Trudel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M Fecteau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boily" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151390v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42975" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492826v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julienne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Goala" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stevens" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637860v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363528v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441392v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441374v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547770v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809803v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mouate" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomazine Zoller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219178v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roussel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219189v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>