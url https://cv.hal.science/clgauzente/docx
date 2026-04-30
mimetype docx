--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> claire gauzente </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Media Q Methodology Investigation of the Degrowth Concept Among Young Citizens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pedehour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operant Subjectivity - The International Journal of Q Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (1), pp.62-88. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22488/okstate.23.100504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q sorting dynamics - A note on a computer-mediated tool and its added value to Q-methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operant Subjectivity - The International Journal of Q Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22488/okstate.21.100588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vues sur « mon corps troublé·e·s » – recherches-frictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glad.3507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéfices et risques de l’IdO : Que pouvons-nous en apprendre à propos du changement du Business Model ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Affogbolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guénoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (4), pp.59-105. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.204.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producer perceptions of the incentives and challenges of adopting ecolabels in the European finfish aquaculture industry: A Q-methodology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynnlee Chikudza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillotreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alexander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121, pp.104176. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2020.104176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the intellectual reproducibility of an Artist’s book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAB (Journal of Artists' Books)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.8-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur(s) de l’estampe contemporaine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles de l'estampe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 261, pp.80-92. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/estampe.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la manière noire lithographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pascaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles de l'estampe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 261, pp.108-119. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/estampe.303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éditorial graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Urquhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Numéro Spécial « Méthodes de Recherche en SI », 23 (3), pp.3-9. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.183.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the similarities between users and Non-users of consumer mobile internet services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.71-87. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJTHI.2018070105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformisme à la norme et performance : la franchise dans le mix organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19-1, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.1758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are AR shopping services valued the same way throughout Europe? A four-country Q-investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiju Aikala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (1), pp.69-102. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.161.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digging into the Subjectivity of Mobile App’s Non-Users – A Single-Case Study Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operant Subjectivity - The International Journal of Q Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15133/j.os.2014.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact sur les réseaux sociaux pour les organisations du spectacle vivant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Une étude pilote pour construire des outils et des repères, Snapshot, Conférence AIM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une invitation illustrée à utiliser la Q-method dans les Recherches en Systèmes d'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 18 (2), pp.69-109. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.132.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solid Body Guitar in the Digital Era: how persistent myths influence musicians’ evaluation criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Art Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (2), pp.4 - 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Social Network Sites as catalyst for more communication and affiliation regarding to cultural organizations: a case study of Facebook and Twitter activity during a week event mixing artistic and gastronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMAC (Association Internationale du Management des Arts et de la Culture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT Adoption in the Public Healthcare Sector: an Institutional Research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Journal on Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.101 - 116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchising choice in retail networks: a multi-level institutional framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Retail, Distribution and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.385 - 396. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593969.2012.690779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attracting Publics Using Social Networks Sites: The “Music&Food” Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cultural Economics and Management, IFACCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Message content in keyword campaigns, click behavior, and price-consciousness: A study of millennial consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of retailing and consumer services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (1), pp.78-87. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jretconser.2011.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauzente C., Kuntz P., Petr C. (2012), Les réseaux sociaux permettent-ils vraiment de tisser du lien social avec les publics des institutions culturelles ? Une exploration interdisciplinaire du lien entre individus/consommateurs/internautes/publics et institutions culturelles, Valorisation des lieux de culture, Janvier, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work-in-progress, Conférence AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux permettent-ils vraiment de tisser du lien social avec les publics des institutions culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ième séminaire de Marsouin, Usage &amp; NTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market orientation in franchise networks: a contrast analysis of franchisors and franchisees views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Review of Retail, Distribution and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (2), pp.273 - 284. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593961003701809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Anybody Read SMS-Advertising?: A Qualitative and Quantitative Study of Mobile Users’ Attitudes and Perceived Ad-Clutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), pp.13 - 29. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jthi.2010040102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Anybody Read SMS-Advertising?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.13-30. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61350-465-9.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market orientation in franchise networks: a contrast analysis of franchisors and franchisees views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Retail, Distribution and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (2), pp.273-284. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593961003701809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intention to click on sponsored ads—A study of the role of prior knowledge and of consumer profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of retailing and consumer services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (6), pp.457-463. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jretconser.2010.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does psychological Profile has something to do with satisfaction ? A French retailing Franchisees study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.165-182. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2010.034957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information search and paid results—proposition and test of a hierarchy-of-effect model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (2), pp.163 - 177. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12525-009-0015-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs d'institutionnalisation de la franchise et leurs conséquences sur la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.155 - 170. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.022.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How franchiser and franchisee relationships affect franchisees' satisfaction? The importance of fairness, communication and trust as ethical bases of relationship marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques et pratiques des sites marchands en matière de respect de la vie privée : analyse du dosage entre chartes et labels et de leur évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (3), Non spécifié. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.017.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMS-marketing: a study of consumer saturation using an extended TAM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Ranchhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Gurau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronic Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (3), pp.282 - 297. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEB.2008.019108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEB MERCHANTS' PRIVACY AND SECURITY STATEMENTS: HOW REASSURING ARE THEY FOR CONSUMERS? A TWO-SIDED APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Commerce Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, http://ojs.jecr.org/jecr/sites/default/files/05_3_p04.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How France's Potential Franchisees Reach Their Decisions: A Comparison with Franchisers' Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (2), pp.218-224. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1540-627X.2004.00107.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“To legislate or not to legislate”: a comparative exploratory study of privacy/personalisation factors affecting French, UK and US Web sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Gurau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Ranchhod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (7), pp.652-664. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/07363760310506184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie privée et Internet : La pratique des sites français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30, pp.07-17. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.030.07.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring franchisees’ satisfaction: theoretical considerations and empirical testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (10), pp.508-517. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09590550310497030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation marché comme trait culturel : Proposition de cadrage et de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Qualitative Methods in Franchise Research—An Application in Understanding the Franchised Entrepreneurs' Motivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Qualitative Sozialforschung / Forum: Qualitative Social Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17169/fqs-3.1.884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Should Time Be Considered in Market Orientation Research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Marketing for Competitive Advantage on the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la performance des entreprises en l’absence d’indicateurs objectifs : quelle validité ? Analyse de la pertinence de certains indicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation stratégique externe et performance organisationnelle des moyennes entreprises agro-alimentaires : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences de Gestion - Economie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of market-oriented change: An empirical exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Change Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (3), pp.215-228. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/714042469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Market Orientation Scales: A Content Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation marché et performance des moyennes entreprises - le rôle de la dépendance économique vis-à-vis des clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">écrituremonopod@le - – croisements entre pratique artistique et décroissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Creatical Idiolects - Exploring Creative-Critical Synergies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lancaster University - Department of English Literature and Creative Writing &amp; Universität für Musik und darstellende Kunst Wien, Dec 2024, Lancaster University, UK, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">walk | degrowth – a live distributed research experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walking is still honest: about being and moving together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vilnius Academy of Arts, 2023, VILNIUS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire œuvre hors du monopole radical ? Sur la possibilité d’un art décroissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En vert et contre tout</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEMO, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des œuvres en régimes décroissants – façons de dé-oeuvrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoler Thomasine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Désoeuvrer/Unwork,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS, École du Louvre, Beaux-Arts Paris, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'intérêt de l'analyse de la dynamique des processus de classement : un retour d'expériences avec la Q méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC2019 - 19ème Conférence Francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the dynamics of the Q-sort construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual Q Conference for the Scientific Study of Subjectivity (Q2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décroissance et création – Quelques réflexions en forme de ravaudage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque OU/ERT – Chlorophobie, Phytophylie, Savoirs Situés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Bourges, Nov 2019, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ontologie comme dé-multiplication du livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international / L’œuvre multipliée au prisme de la collection et de l’archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art and Management, a study of a collective creation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pascaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Artistic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenness and Degrowth – A Sensitive and Subjective Exploration of Sounds, Images, Texts, Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pedehour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Literature, Science and the Arts, Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of computer science and interdisciplinarity research to Q-method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMI International Workshop - Subjectivity As Matter &amp; Instrument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'affaires et internet des objets : une méta-analyse exploratoire des motivations et freins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Affogbolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guénoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-analyse ordinale d'enquêtes d'opinion. Application aux usages de l'Internet des objets en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Affogbolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guénoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Conférence Internationale sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France. pp.11-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse des traces de classement : le cas de la Q méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVèmes rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des médias sociaux dans la communication des institutions culturelles : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Social Network Sites as catalyst for more communication and affiliation regarding to cultural organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XII International Conference on Arts and Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact sur les réseaux sociaux pour les organisations du spectacle vivant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux permettent-ils vraiment de tisser du lien social avec les publics des institutions culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management, May 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attracting Publics Using Social Networks Sites: The “Music&Food” Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Workshop on Cultural Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFACCA (International Federation of Arts Councils and Culture Agencies), Nov 2012, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux permettent-ils vraiment de tisser du lien social avec les publics des institutions culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kuntz-Cosperec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ième séminaire de Marsouin, Usage &amp; NTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopting IT in the Public Health Care Sector: An Institutional Research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference, Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleu comme une orange ou l’intrusion du design dans nos assiettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gallen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème Congrès de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleue comme une orange ou l’intrusion du design dans nos assiettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gallen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème congrès international de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.1-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Toblerone to blue orange: are there any limits to food design?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Colloquium on Global Design and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of institutional theory to the analysis of franchise choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un agenda de recherche néo-institutionnaliste sociologique à l’étude du déploiement de la franchise en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17° conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critères d'évaluation du vin par les consommateurs : reflets d'après les forums d'opinion sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oenometrie XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Collioure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivity Inquiry: How to Enrich Existing Methods? The case of Q-sorting and Trace Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Languenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Affogbolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Interdisciplinary Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon corps troublé-e-s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18e Parallèle. 2021, 978-2-9579004-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses statistiques de données textuelles en Sciences de Gestion : Concepts, Méthodes et Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS. 2007, 978-2-84769-077-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerte marketing : Comprendre, anticiper, gérer les crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur, 2005, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.gauze.2005.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Canvas for Studying Artists’ Books’ Plastic Interventions and their Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theresa Schilhab; Sue Walker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Materiality of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University Press, 2020, 978-87-7219-358-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-methodology, William Stephenson and postdisciplinarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M.M. Goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tomas Pernecky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postdisciplinary Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2020, 9781032338064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on facial attractiveness in the context of hypothetical adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie M Fecteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Said,, M. Xavier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, identities and subjectivities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Aliança Edition, pp.37-52, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des médias sociaux dans la communication des institutions culturelles : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Godefroy Dang Nguyen; Sylvain Dejean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet: Interactions et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 211-225 pp., 2014, 978-2-343-01740-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01151390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mériter la confiance des clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles N'Goala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Volle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégie clients : points de vue d'experts sur le management de la relation client</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, pp.en ligne, 2013, Management en action, 978-2-7440-7612-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l'intelligence client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Volle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégie clients : point de vue d'experts sur le management de la relation client</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-71, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchise as an Efficient Mode of Entry on Emerging Markets: A Discussion from the Legitimacy Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Business Practices and Growth in Emerging Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.255 - 272, 2010, 9789812791788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le pari/s convivial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cluster Account of the Artist’s Book Concept - Paving the Way to Non-Essentialist Thinking, in Book Arts Newsletter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«... Bleue comme une orange » ou l'intrusion du design dans nos assiettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des artothèques dans le monde de l’art contemporain – une analyse à partir du regard des adhérent.es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomazine Zoller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADRA – Association de Développement et de Recherche sur les Artothèques. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchise et culture managériale : étude des facteurs humains et organisationnels, versus franchiseur, conditionnant la pratique de la franchise : typologie de franchiseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Paris Dauphine. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décision d’achat d’une franchise : étude empirique du processus d’achat et de la satisfaction du franchisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Dauphine (Paris 9). 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> claire gauzente </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Media Q Methodology Investigation of the Degrowth Concept Among Young Citizens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pedehour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operant Subjectivity - The International Journal of Q Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (1), pp.62-88. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22488/okstate.23.100504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q sorting dynamics - A note on a computer-mediated tool and its added value to Q-methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operant Subjectivity - The International Journal of Q Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22488/okstate.21.100588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vues sur « mon corps troublé·e·s » – recherches-frictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glad.3507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéfices et risques de l’IdO : Que pouvons-nous en apprendre à propos du changement du Business Model ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Affogbolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guénoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (4), pp.59-105. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.204.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producer perceptions of the incentives and challenges of adopting ecolabels in the European finfish aquaculture industry: A Q-methodology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynnlee Chikudza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillotreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alexander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121, pp.104176. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2020.104176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the intellectual reproducibility of an Artist’s book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAB (Journal of Artists' Books)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.8-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur(s) de l’estampe contemporaine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles de l'estampe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 261, pp.80-92. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/estampe.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la manière noire lithographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pascaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles de l'estampe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 261, pp.108-119. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/estampe.303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éditorial graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Urquhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Numéro Spécial « Méthodes de Recherche en SI », 23 (3), pp.3-9. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.183.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the similarities between users and Non-users of consumer mobile internet services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.71-87. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJTHI.2018070105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformisme à la norme et performance : la franchise dans le mix organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19-1, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.1758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are AR shopping services valued the same way throughout Europe? A four-country Q-investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiju Aikala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (1), pp.69-102. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.161.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digging into the Subjectivity of Mobile App’s Non-Users – A Single-Case Study Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operant Subjectivity - The International Journal of Q Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15133/j.os.2014.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact sur les réseaux sociaux pour les organisations du spectacle vivant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Une étude pilote pour construire des outils et des repères, Snapshot, Conférence AIM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une invitation illustrée à utiliser la Q-method dans les Recherches en Systèmes d'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 18 (2), pp.69-109. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.132.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solid Body Guitar in the Digital Era: how persistent myths influence musicians’ evaluation criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Art Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (2), pp.4 - 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Social Network Sites as catalyst for more communication and affiliation regarding to cultural organizations: a case study of Facebook and Twitter activity during a week event mixing artistic and gastronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMAC (Association Internationale du Management des Arts et de la Culture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attracting Publics Using Social Networks Sites: The “Music&Food” Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cultural Economics and Management, IFACCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Message content in keyword campaigns, click behavior, and price-consciousness: A study of millennial consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of retailing and consumer services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (1), pp.78-87. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jretconser.2011.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux permettent-ils vraiment de tisser du lien social avec les publics des institutions culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ième séminaire de Marsouin, Usage &amp; NTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauzente C., Kuntz P., Petr C. (2012), Les réseaux sociaux permettent-ils vraiment de tisser du lien social avec les publics des institutions culturelles ? Une exploration interdisciplinaire du lien entre individus/consommateurs/internautes/publics et institutions culturelles, Valorisation des lieux de culture, Janvier, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work-in-progress, Conférence AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT Adoption in the Public Healthcare Sector: an Institutional Research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Journal on Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.101 - 116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchising choice in retail networks: a multi-level institutional framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Retail, Distribution and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.385 - 396. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593969.2012.690779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Anybody Read SMS-Advertising?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.13-30. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61350-465-9.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market orientation in franchise networks: a contrast analysis of franchisors and franchisees views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Retail, Distribution and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (2), pp.273-284. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593961003701809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intention to click on sponsored ads—A study of the role of prior knowledge and of consumer profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of retailing and consumer services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (6), pp.457-463. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jretconser.2010.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does psychological Profile has something to do with satisfaction ? A French retailing Franchisees study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.165-182. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2010.034957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market orientation in franchise networks: a contrast analysis of franchisors and franchisees views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Review of Retail, Distribution and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (2), pp.273 - 284. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593961003701809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Anybody Read SMS-Advertising?: A Qualitative and Quantitative Study of Mobile Users’ Attitudes and Perceived Ad-Clutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), pp.13 - 29. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jthi.2010040102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information search and paid results—proposition and test of a hierarchy-of-effect model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (2), pp.163 - 177. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12525-009-0015-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs d'institutionnalisation de la franchise et leurs conséquences sur la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.155 - 170. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.022.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How franchiser and franchisee relationships affect franchisees' satisfaction? The importance of fairness, communication and trust as ethical bases of relationship marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques et pratiques des sites marchands en matière de respect de la vie privée : analyse du dosage entre chartes et labels et de leur évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (3), Non spécifié. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.017.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMS-marketing: a study of consumer saturation using an extended TAM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Ranchhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Gurau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronic Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (3), pp.282 - 297. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEB.2008.019108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEB MERCHANTS' PRIVACY AND SECURITY STATEMENTS: HOW REASSURING ARE THEY FOR CONSUMERS? A TWO-SIDED APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Commerce Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, http://ojs.jecr.org/jecr/sites/default/files/05_3_p04.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How France's Potential Franchisees Reach Their Decisions: A Comparison with Franchisers' Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (2), pp.218-224. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1540-627X.2004.00107.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie privée et Internet : La pratique des sites français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30, pp.07-17. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.030.07.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring franchisees’ satisfaction: theoretical considerations and empirical testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (10), pp.508-517. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09590550310497030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“To legislate or not to legislate”: a comparative exploratory study of privacy/personalisation factors affecting French, UK and US Web sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Gurau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Ranchhod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (7), pp.652-664. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/07363760310506184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation marché comme trait culturel : Proposition de cadrage et de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Qualitative Methods in Franchise Research—An Application in Understanding the Franchised Entrepreneurs' Motivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Qualitative Sozialforschung / Forum: Qualitative Social Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17169/fqs-3.1.884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Should Time Be Considered in Market Orientation Research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Marketing for Competitive Advantage on the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la performance des entreprises en l’absence d’indicateurs objectifs : quelle validité ? Analyse de la pertinence de certains indicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation stratégique externe et performance organisationnelle des moyennes entreprises agro-alimentaires : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences de Gestion - Economie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of market-oriented change: An empirical exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Change Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (3), pp.215-228. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/714042469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Market Orientation Scales: A Content Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation marché et performance des moyennes entreprises - le rôle de la dépendance économique vis-à-vis des clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">écrituremonopod@le - – croisements entre pratique artistique et décroissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Creatical Idiolects - Exploring Creative-Critical Synergies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lancaster University - Department of English Literature and Creative Writing &amp; Universität für Musik und darstellende Kunst Wien, Dec 2024, Lancaster University, UK, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">walk | degrowth – a live distributed research experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walking is still honest: about being and moving together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vilnius Academy of Arts, 2023, VILNIUS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire œuvre hors du monopole radical ? Sur la possibilité d’un art décroissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En vert et contre tout</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEMO, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des œuvres en régimes décroissants – façons de dé-oeuvrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoler Thomasine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Désoeuvrer/Unwork,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS, École du Louvre, Beaux-Arts Paris, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'intérêt de l'analyse de la dynamique des processus de classement : un retour d'expériences avec la Q méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC2019 - 19ème Conférence Francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the dynamics of the Q-sort construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual Q Conference for the Scientific Study of Subjectivity (Q2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décroissance et création – Quelques réflexions en forme de ravaudage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque OU/ERT – Chlorophobie, Phytophylie, Savoirs Situés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Bourges, Nov 2019, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art and Management, a study of a collective creation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pascaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Artistic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ontologie comme dé-multiplication du livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international / L’œuvre multipliée au prisme de la collection et de l’archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of computer science and interdisciplinarity research to Q-method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMI International Workshop - Subjectivity As Matter &amp; Instrument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'affaires et internet des objets : une méta-analyse exploratoire des motivations et freins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Affogbolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guénoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-analyse ordinale d'enquêtes d'opinion. Application aux usages de l'Internet des objets en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Affogbolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guénoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Conférence Internationale sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France. pp.11-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse des traces de classement : le cas de la Q méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVèmes rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenness and Degrowth – A Sensitive and Subjective Exploration of Sounds, Images, Texts, Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pedehour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Literature, Science and the Arts, Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des médias sociaux dans la communication des institutions culturelles : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Social Network Sites as catalyst for more communication and affiliation regarding to cultural organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XII International Conference on Arts and Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact sur les réseaux sociaux pour les organisations du spectacle vivant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux permettent-ils vraiment de tisser du lien social avec les publics des institutions culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management, May 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attracting Publics Using Social Networks Sites: The “Music&Food” Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Workshop on Cultural Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFACCA (International Federation of Arts Councils and Culture Agencies), Nov 2012, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopting IT in the Public Health Care Sector: An Institutional Research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference, Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux permettent-ils vraiment de tisser du lien social avec les publics des institutions culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kuntz-Cosperec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ième séminaire de Marsouin, Usage &amp; NTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleu comme une orange ou l’intrusion du design dans nos assiettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gallen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème Congrès de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleue comme une orange ou l’intrusion du design dans nos assiettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gallen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème congrès international de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.1-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Toblerone to blue orange: are there any limits to food design?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Colloquium on Global Design and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of institutional theory to the analysis of franchise choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critères d'évaluation du vin par les consommateurs : reflets d'après les forums d'opinion sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oenometrie XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Collioure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un agenda de recherche néo-institutionnaliste sociologique à l’étude du déploiement de la franchise en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17° conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivity Inquiry: How to Enrich Existing Methods? The case of Q-sorting and Trace Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Languenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Affogbolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Interdisciplinary Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon corps troublé-e-s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18e Parallèle. 2021, 978-2-9579004-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses statistiques de données textuelles en Sciences de Gestion : Concepts, Méthodes et Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS. 2007, 978-2-84769-077-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerte marketing : Comprendre, anticiper, gérer les crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur, 2005, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.gauze.2005.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Canvas for Studying Artists’ Books’ Plastic Interventions and their Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theresa Schilhab; Sue Walker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Materiality of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University Press, 2020, 978-87-7219-358-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-methodology, William Stephenson and postdisciplinarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M.M. Goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tomas Pernecky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postdisciplinary Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2020, 9781032338064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on facial attractiveness in the context of hypothetical adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie M Fecteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Said,, M. Xavier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, identities and subjectivities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Aliança Edition, pp.37-52, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des médias sociaux dans la communication des institutions culturelles : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Godefroy Dang Nguyen; Sylvain Dejean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet: Interactions et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 211-225 pp., 2014, 978-2-343-01740-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01151390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mériter la confiance des clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles N'Goala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Volle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégie clients : points de vue d'experts sur le management de la relation client</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, pp.en ligne, 2013, Management en action, 978-2-7440-7612-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l'intelligence client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Volle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégie clients : point de vue d'experts sur le management de la relation client</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-71, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchise as an Efficient Mode of Entry on Emerging Markets: A Discussion from the Legitimacy Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Business Practices and Growth in Emerging Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.255 - 272, 2010, 9789812791788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le pari/s convivial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cluster Account of the Artist’s Book Concept - Paving the Way to Non-Essentialist Thinking, in Book Arts Newsletter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«... Bleue comme une orange » ou l'intrusion du design dans nos assiettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des artothèques dans le monde de l’art contemporain – une analyse à partir du regard des adhérent.es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomazine Zoller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADRA – Association de Développement et de Recherche sur les Artothèques. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchise et culture managériale : étude des facteurs humains et organisationnels, versus franchiseur, conditionnant la pratique de la franchise : typologie de franchiseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Paris Dauphine. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décision d’achat d’une franchise : étude empirique du processus d’achat et de la satisfaction du franchisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Dauphine (Paris 9). 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pedehour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22488/okstate.23.100504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150122v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22488/okstate.21.100588" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441030v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.3507" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Affogbolo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gu&#233;noche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.204.0059" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441002v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynnlee Chikudza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alexander" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104176" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735409v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.292" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764164v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pascaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.303" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Urquhart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.183.0003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714077v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gauttier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJTHI.2018070105" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328214v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daniel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1758" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QFJXSX30-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiju Aikala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.161.0069" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15133/j.os.2014.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouedard Marine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442655v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.132.0069" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107291v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Connolly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016267v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593969.2012.690779" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068930v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2011.09.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP1RWBHZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067447v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz-Cosperec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016254v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593961003701809" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2010040102" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442668v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-465-9.ch002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442665v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442662v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2010.06.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F07KFK37-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016600v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guilloux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2010.034957" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016594v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12525-009-0015-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016265v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.022.0155" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Guilloux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.017.0044" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016256v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Ranchhold" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Gurau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEB.2008.019108" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442673v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-627X.2004.00107.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/282D909E7C92AD2F4239AAFEEACBF4E09D14D35B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442676v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Ranchhod" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/07363760310506184" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-FLD27T9R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919692v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.030.07.17" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442678v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09590550310497030" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-993QK078-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17169/fqs-3.1.884" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442684v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442683v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442690v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442687v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442686v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/714042469" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442691v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809759v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441383v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441323v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441335v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoler Thomasine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531860v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531862v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441352v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530907v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pascaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441358v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531832v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982967v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997666v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531857v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068654v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146658v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150140v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150145v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150149v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804666v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kuntz-Cosperec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085103v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097794v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148635v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097774v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085092v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085106v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085084v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531831v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Languenou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441481v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyrat-Guillard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441309v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.gauze.2005.01" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441048v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Aubry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441063v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M.M. Goods" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754406v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Trudel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M Fecteau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boily" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151390v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42975" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492826v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julienne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Goala" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stevens" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637860v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363528v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441392v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441374v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547770v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809803v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mouate" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomazine Zoller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219178v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roussel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219189v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pedehour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22488/okstate.23.100504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150122v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22488/okstate.21.100588" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441030v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.3507" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Affogbolo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gu&#233;noche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.204.0059" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441002v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynnlee Chikudza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alexander" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104176" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735409v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.292" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764164v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pascaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.303" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Urquhart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.183.0003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714077v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gauttier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJTHI.2018070105" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328214v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daniel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1758" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QFJXSX30-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiju Aikala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.161.0069" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15133/j.os.2014.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouedard Marine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442655v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.132.0069" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068930v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2011.09.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP1RWBHZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067465v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz-Cosperec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067447v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107291v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Connolly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016267v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593969.2012.690779" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442668v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-465-9.ch002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442665v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593961003701809" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2010.06.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F07KFK37-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016600v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guilloux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2010.034957" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016254v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016272v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2010040102" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016594v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12525-009-0015-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016265v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.022.0155" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Guilloux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.017.0044" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016256v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Ranchhold" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Gurau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEB.2008.019108" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442673v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-627X.2004.00107.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/282D909E7C92AD2F4239AAFEEACBF4E09D14D35B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.030.07.17" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442678v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09590550310497030" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-993QK078-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442676v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Ranchhod" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/07363760310506184" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-FLD27T9R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17169/fqs-3.1.884" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442684v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442683v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442690v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442687v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442686v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/714042469" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442691v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809759v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441383v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441323v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441335v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoler Thomasine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531860v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531862v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pascaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441352v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531832v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982967v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997666v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531857v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441358v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068654v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146658v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150140v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150145v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150149v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085103v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804666v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kuntz-Cosperec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097794v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148635v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097774v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085092v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085084v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085106v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531831v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Languenou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441481v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyrat-Guillard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441309v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.gauze.2005.01" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441048v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Aubry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441063v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M.M. Goods" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754406v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Trudel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M Fecteau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boily" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151390v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42975" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492826v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julienne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Goala" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stevens" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637860v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363528v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441392v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441374v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547770v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809803v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mouate" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomazine Zoller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219178v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roussel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219189v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>