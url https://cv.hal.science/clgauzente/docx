--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> claire gauzente </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Media Q Methodology Investigation of the Degrowth Concept Among Young Citizens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pedehour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operant Subjectivity - The International Journal of Q Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (1), pp.62-88. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22488/okstate.23.100504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q sorting dynamics - A note on a computer-mediated tool and its added value to Q-methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operant Subjectivity - The International Journal of Q Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22488/okstate.21.100588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vues sur « mon corps troublé·e·s » – recherches-frictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glad.3507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéfices et risques de l’IdO : Que pouvons-nous en apprendre à propos du changement du Business Model ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Affogbolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guénoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (4), pp.59-105. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.204.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producer perceptions of the incentives and challenges of adopting ecolabels in the European finfish aquaculture industry: A Q-methodology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynnlee Chikudza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillotreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alexander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121, pp.104176. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2020.104176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the intellectual reproducibility of an Artist’s book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAB (Journal of Artists' Books)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.8-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur(s) de l’estampe contemporaine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles de l'estampe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 261, pp.80-92. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/estampe.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la manière noire lithographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pascaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles de l'estampe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 261, pp.108-119. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/estampe.303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éditorial graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Urquhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Numéro Spécial « Méthodes de Recherche en SI », 23 (3), pp.3-9. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.183.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the similarities between users and Non-users of consumer mobile internet services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.71-87. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJTHI.2018070105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformisme à la norme et performance : la franchise dans le mix organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19-1, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.1758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are AR shopping services valued the same way throughout Europe? A four-country Q-investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiju Aikala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (1), pp.69-102. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.161.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digging into the Subjectivity of Mobile App’s Non-Users – A Single-Case Study Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operant Subjectivity - The International Journal of Q Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15133/j.os.2014.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact sur les réseaux sociaux pour les organisations du spectacle vivant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Une étude pilote pour construire des outils et des repères, Snapshot, Conférence AIM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une invitation illustrée à utiliser la Q-method dans les Recherches en Systèmes d'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 18 (2), pp.69-109. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.132.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solid Body Guitar in the Digital Era: how persistent myths influence musicians’ evaluation criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Art Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (2), pp.4 - 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Social Network Sites as catalyst for more communication and affiliation regarding to cultural organizations: a case study of Facebook and Twitter activity during a week event mixing artistic and gastronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMAC (Association Internationale du Management des Arts et de la Culture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attracting Publics Using Social Networks Sites: The “Music&Food” Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cultural Economics and Management, IFACCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Message content in keyword campaigns, click behavior, and price-consciousness: A study of millennial consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of retailing and consumer services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (1), pp.78-87. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jretconser.2011.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux permettent-ils vraiment de tisser du lien social avec les publics des institutions culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ième séminaire de Marsouin, Usage &amp; NTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauzente C., Kuntz P., Petr C. (2012), Les réseaux sociaux permettent-ils vraiment de tisser du lien social avec les publics des institutions culturelles ? Une exploration interdisciplinaire du lien entre individus/consommateurs/internautes/publics et institutions culturelles, Valorisation des lieux de culture, Janvier, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work-in-progress, Conférence AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT Adoption in the Public Healthcare Sector: an Institutional Research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Journal on Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.101 - 116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchising choice in retail networks: a multi-level institutional framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Retail, Distribution and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.385 - 396. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593969.2012.690779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Anybody Read SMS-Advertising?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.13-30. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61350-465-9.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market orientation in franchise networks: a contrast analysis of franchisors and franchisees views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Retail, Distribution and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (2), pp.273-284. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593961003701809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intention to click on sponsored ads—A study of the role of prior knowledge and of consumer profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of retailing and consumer services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (6), pp.457-463. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jretconser.2010.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does psychological Profile has something to do with satisfaction ? A French retailing Franchisees study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.165-182. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2010.034957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market orientation in franchise networks: a contrast analysis of franchisors and franchisees views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Review of Retail, Distribution and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (2), pp.273 - 284. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593961003701809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Anybody Read SMS-Advertising?: A Qualitative and Quantitative Study of Mobile Users’ Attitudes and Perceived Ad-Clutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), pp.13 - 29. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jthi.2010040102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information search and paid results—proposition and test of a hierarchy-of-effect model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (2), pp.163 - 177. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12525-009-0015-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs d'institutionnalisation de la franchise et leurs conséquences sur la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.155 - 170. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.022.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How franchiser and franchisee relationships affect franchisees' satisfaction? The importance of fairness, communication and trust as ethical bases of relationship marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques et pratiques des sites marchands en matière de respect de la vie privée : analyse du dosage entre chartes et labels et de leur évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (3), Non spécifié. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.017.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMS-marketing: a study of consumer saturation using an extended TAM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Ranchhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Gurau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronic Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (3), pp.282 - 297. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEB.2008.019108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEB MERCHANTS' PRIVACY AND SECURITY STATEMENTS: HOW REASSURING ARE THEY FOR CONSUMERS? A TWO-SIDED APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Commerce Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, http://ojs.jecr.org/jecr/sites/default/files/05_3_p04.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How France's Potential Franchisees Reach Their Decisions: A Comparison with Franchisers' Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (2), pp.218-224. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1540-627X.2004.00107.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie privée et Internet : La pratique des sites français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30, pp.07-17. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.030.07.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring franchisees’ satisfaction: theoretical considerations and empirical testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (10), pp.508-517. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09590550310497030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“To legislate or not to legislate”: a comparative exploratory study of privacy/personalisation factors affecting French, UK and US Web sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Gurau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Ranchhod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (7), pp.652-664. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/07363760310506184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation marché comme trait culturel : Proposition de cadrage et de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Qualitative Methods in Franchise Research—An Application in Understanding the Franchised Entrepreneurs' Motivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Qualitative Sozialforschung / Forum: Qualitative Social Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17169/fqs-3.1.884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Should Time Be Considered in Market Orientation Research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Marketing for Competitive Advantage on the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la performance des entreprises en l’absence d’indicateurs objectifs : quelle validité ? Analyse de la pertinence de certains indicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation stratégique externe et performance organisationnelle des moyennes entreprises agro-alimentaires : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences de Gestion - Economie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of market-oriented change: An empirical exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Change Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (3), pp.215-228. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/714042469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Market Orientation Scales: A Content Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation marché et performance des moyennes entreprises - le rôle de la dépendance économique vis-à-vis des clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">écrituremonopod@le - – croisements entre pratique artistique et décroissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Creatical Idiolects - Exploring Creative-Critical Synergies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lancaster University - Department of English Literature and Creative Writing &amp; Universität für Musik und darstellende Kunst Wien, Dec 2024, Lancaster University, UK, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">walk | degrowth – a live distributed research experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walking is still honest: about being and moving together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vilnius Academy of Arts, 2023, VILNIUS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire œuvre hors du monopole radical ? Sur la possibilité d’un art décroissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En vert et contre tout</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEMO, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des œuvres en régimes décroissants – façons de dé-oeuvrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoler Thomasine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Désoeuvrer/Unwork,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS, École du Louvre, Beaux-Arts Paris, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'intérêt de l'analyse de la dynamique des processus de classement : un retour d'expériences avec la Q méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC2019 - 19ème Conférence Francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the dynamics of the Q-sort construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual Q Conference for the Scientific Study of Subjectivity (Q2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décroissance et création – Quelques réflexions en forme de ravaudage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque OU/ERT – Chlorophobie, Phytophylie, Savoirs Situés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Bourges, Nov 2019, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art and Management, a study of a collective creation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pascaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Artistic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ontologie comme dé-multiplication du livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international / L’œuvre multipliée au prisme de la collection et de l’archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of computer science and interdisciplinarity research to Q-method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMI International Workshop - Subjectivity As Matter &amp; Instrument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'affaires et internet des objets : une méta-analyse exploratoire des motivations et freins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Affogbolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guénoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-analyse ordinale d'enquêtes d'opinion. Application aux usages de l'Internet des objets en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Affogbolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guénoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Conférence Internationale sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France. pp.11-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse des traces de classement : le cas de la Q méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVèmes rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenness and Degrowth – A Sensitive and Subjective Exploration of Sounds, Images, Texts, Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pedehour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Literature, Science and the Arts, Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des médias sociaux dans la communication des institutions culturelles : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Social Network Sites as catalyst for more communication and affiliation regarding to cultural organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XII International Conference on Arts and Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact sur les réseaux sociaux pour les organisations du spectacle vivant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux permettent-ils vraiment de tisser du lien social avec les publics des institutions culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management, May 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attracting Publics Using Social Networks Sites: The “Music&Food” Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Workshop on Cultural Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFACCA (International Federation of Arts Councils and Culture Agencies), Nov 2012, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopting IT in the Public Health Care Sector: An Institutional Research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference, Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux permettent-ils vraiment de tisser du lien social avec les publics des institutions culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kuntz-Cosperec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ième séminaire de Marsouin, Usage &amp; NTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleu comme une orange ou l’intrusion du design dans nos assiettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gallen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème Congrès de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleue comme une orange ou l’intrusion du design dans nos assiettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gallen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème congrès international de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.1-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Toblerone to blue orange: are there any limits to food design?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Colloquium on Global Design and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of institutional theory to the analysis of franchise choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critères d'évaluation du vin par les consommateurs : reflets d'après les forums d'opinion sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oenometrie XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Collioure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un agenda de recherche néo-institutionnaliste sociologique à l’étude du déploiement de la franchise en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17° conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivity Inquiry: How to Enrich Existing Methods? The case of Q-sorting and Trace Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Languenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Affogbolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Interdisciplinary Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon corps troublé-e-s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18e Parallèle. 2021, 978-2-9579004-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses statistiques de données textuelles en Sciences de Gestion : Concepts, Méthodes et Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS. 2007, 978-2-84769-077-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerte marketing : Comprendre, anticiper, gérer les crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur, 2005, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.gauze.2005.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Canvas for Studying Artists’ Books’ Plastic Interventions and their Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theresa Schilhab; Sue Walker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Materiality of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University Press, 2020, 978-87-7219-358-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-methodology, William Stephenson and postdisciplinarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M.M. Goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tomas Pernecky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postdisciplinary Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2020, 9781032338064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on facial attractiveness in the context of hypothetical adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie M Fecteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Said,, M. Xavier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, identities and subjectivities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Aliança Edition, pp.37-52, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des médias sociaux dans la communication des institutions culturelles : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Godefroy Dang Nguyen; Sylvain Dejean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet: Interactions et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 211-225 pp., 2014, 978-2-343-01740-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01151390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mériter la confiance des clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles N'Goala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Volle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégie clients : points de vue d'experts sur le management de la relation client</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, pp.en ligne, 2013, Management en action, 978-2-7440-7612-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l'intelligence client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Volle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégie clients : point de vue d'experts sur le management de la relation client</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-71, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchise as an Efficient Mode of Entry on Emerging Markets: A Discussion from the Legitimacy Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Business Practices and Growth in Emerging Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.255 - 272, 2010, 9789812791788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le pari/s convivial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cluster Account of the Artist’s Book Concept - Paving the Way to Non-Essentialist Thinking, in Book Arts Newsletter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«... Bleue comme une orange » ou l'intrusion du design dans nos assiettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des artothèques dans le monde de l’art contemporain – une analyse à partir du regard des adhérent.es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomazine Zoller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADRA – Association de Développement et de Recherche sur les Artothèques. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchise et culture managériale : étude des facteurs humains et organisationnels, versus franchiseur, conditionnant la pratique de la franchise : typologie de franchiseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Paris Dauphine. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décision d’achat d’une franchise : étude empirique du processus d’achat et de la satisfaction du franchisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Dauphine (Paris 9). 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> claire gauzente </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Media Q Methodology Investigation of the Degrowth Concept Among Young Citizens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pedehour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operant Subjectivity - The International Journal of Q Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (1), pp.62-88. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22488/okstate.23.100504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q sorting dynamics - A note on a computer-mediated tool and its added value to Q-methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operant Subjectivity - The International Journal of Q Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22488/okstate.21.100588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vues sur « mon corps troublé·e·s » – recherches-frictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLAD! Revue sur le langage, le genre, les sexualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/glad.3507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéfices et risques de l’IdO : Que pouvons-nous en apprendre à propos du changement du Business Model ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Affogbolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guénoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (4), pp.59-105. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.204.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producer perceptions of the incentives and challenges of adopting ecolabels in the European finfish aquaculture industry: A Q-methodology approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynnlee Chikudza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillotreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Alexander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121, pp.104176. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2020.104176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the intellectual reproducibility of an Artist’s book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAB (Journal of Artists' Books)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.8-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur(s) de l’estampe contemporaine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles de l'estampe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 261, pp.80-92. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/estampe.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la manière noire lithographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pascaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles de l'estampe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 261, pp.108-119. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/estampe.303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un éditorial graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Urquhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Numéro Spécial « Méthodes de Recherche en SI », 23 (3), pp.3-9. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.183.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the similarities between users and Non-users of consumer mobile internet services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gauttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.71-87. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJTHI.2018070105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformisme à la norme et performance : la franchise dans le mix organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19-1, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.1758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are AR shopping services valued the same way throughout Europe? A four-country Q-investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiju Aikala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (1), pp.69-102. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.161.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digging into the Subjectivity of Mobile App’s Non-Users – A Single-Case Study Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operant Subjectivity - The International Journal of Q Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15133/j.os.2014.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact sur les réseaux sociaux pour les organisations du spectacle vivant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Une étude pilote pour construire des outils et des repères, Snapshot, Conférence AIM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une invitation illustrée à utiliser la Q-method dans les Recherches en Systèmes d'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 18 (2), pp.69-109. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.132.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solid Body Guitar in the Digital Era: how persistent myths influence musicians’ evaluation criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Art Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (2), pp.4 - 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Social Network Sites as catalyst for more communication and affiliation regarding to cultural organizations: a case study of Facebook and Twitter activity during a week event mixing artistic and gastronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMAC (Association Internationale du Management des Arts et de la Culture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attracting Publics Using Social Networks Sites: The “Music&Food” Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Cultural Economics and Management, IFACCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Message content in keyword campaigns, click behavior, and price-consciousness: A study of millennial consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of retailing and consumer services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (1), pp.78-87. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jretconser.2011.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauzente C., Kuntz P., Petr C. (2012), Les réseaux sociaux permettent-ils vraiment de tisser du lien social avec les publics des institutions culturelles ? Une exploration interdisciplinaire du lien entre individus/consommateurs/internautes/publics et institutions culturelles, Valorisation des lieux de culture, Janvier, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work-in-progress, Conférence AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux permettent-ils vraiment de tisser du lien social avec les publics des institutions culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ième séminaire de Marsouin, Usage &amp; NTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchising choice in retail networks: a multi-level institutional framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Retail, Distribution and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.385 - 396. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593969.2012.690779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT Adoption in the Public Healthcare Sector: an Institutional Research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Journal on Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.101 - 116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Anybody Read SMS-Advertising?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.13-30. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61350-465-9.ch002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market orientation in franchise networks: a contrast analysis of franchisors and franchisees views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Retail, Distribution and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (2), pp.273-284. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593961003701809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intention to click on sponsored ads—A study of the role of prior knowledge and of consumer profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of retailing and consumer services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (6), pp.457-463. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jretconser.2010.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does psychological Profile has something to do with satisfaction ? A French retailing Franchisees study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (2), pp.165-182. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESB.2010.034957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Market orientation in franchise networks: a contrast analysis of franchisors and franchisees views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Review of Retail, Distribution and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (2), pp.273 - 284. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593961003701809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Anybody Read SMS-Advertising?: A Qualitative and Quantitative Study of Mobile Users’ Attitudes and Perceived Ad-Clutter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (2), pp.13 - 29. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jthi.2010040102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information search and paid results—proposition and test of a hierarchy-of-effect model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (2), pp.163 - 177. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12525-009-0015-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs d'institutionnalisation de la franchise et leurs conséquences sur la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.155 - 170. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.022.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How franchiser and franchisee relationships affect franchisees' satisfaction? The importance of fairness, communication and trust as ethical bases of relationship marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (1), pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques et pratiques des sites marchands en matière de respect de la vie privée : analyse du dosage entre chartes et labels et de leur évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (3), Non spécifié. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.017.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMS-marketing: a study of consumer saturation using an extended TAM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Ranchhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Gurau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electronic Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (3), pp.282 - 297. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJEB.2008.019108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WEB MERCHANTS' PRIVACY AND SECURITY STATEMENTS: HOW REASSURING ARE THEY FOR CONSUMERS? A TWO-SIDED APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Commerce Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, http://ojs.jecr.org/jecr/sites/default/files/05_3_p04.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How France's Potential Franchisees Reach Their Decisions: A Comparison with Franchisers' Perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (2), pp.218-224. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1540-627X.2004.00107.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie privée et Internet : La pratique des sites français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30, pp.07-17. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.030.07.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02919692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring franchisees’ satisfaction: theoretical considerations and empirical testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (10), pp.508-517. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09590550310497030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“To legislate or not to legislate”: a comparative exploratory study of privacy/personalisation factors affecting French, UK and US Web sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calin Gurau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashok Ranchhod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (7), pp.652-664. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/07363760310506184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’orientation marché comme trait culturel : Proposition de cadrage et de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Qualitative Methods in Franchise Research—An Application in Understanding the Franchised Entrepreneurs' Motivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Qualitative Sozialforschung / Forum: Qualitative Social Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17169/fqs-3.1.884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Should Time Be Considered in Market Orientation Research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Marketing for Competitive Advantage on the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la performance des entreprises en l’absence d’indicateurs objectifs : quelle validité ? Analyse de la pertinence de certains indicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation stratégique externe et performance organisationnelle des moyennes entreprises agro-alimentaires : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences de Gestion - Economie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of market-oriented change: An empirical exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Change Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1 (3), pp.215-228. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/714042469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Market Orientation Scales: A Content Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orientation marché et performance des moyennes entreprises - le rôle de la dépendance économique vis-à-vis des clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">écrituremonopod@le - – croisements entre pratique artistique et décroissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Creatical Idiolects - Exploring Creative-Critical Synergies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lancaster University - Department of English Literature and Creative Writing &amp; Universität für Musik und darstellende Kunst Wien, Dec 2024, Lancaster University, UK, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">walk | degrowth – a live distributed research experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walking is still honest: about being and moving together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vilnius Academy of Arts, 2023, VILNIUS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire œuvre hors du monopole radical ? Sur la possibilité d’un art décroissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En vert et contre tout</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NEMO, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des œuvres en régimes décroissants – façons de dé-oeuvrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoler Thomasine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Désoeuvrer/Unwork,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS, École du Louvre, Beaux-Arts Paris, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'intérêt de l'analyse de la dynamique des processus de classement : un retour d'expériences avec la Q méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC2019 - 19ème Conférence Francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the dynamics of the Q-sort construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Annual Q Conference for the Scientific Study of Subjectivity (Q2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décroissance et création – Quelques réflexions en forme de ravaudage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque OU/ERT – Chlorophobie, Phytophylie, Savoirs Situés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Bourges, Nov 2019, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art and Management, a study of a collective creation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pascaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Artistic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ontologie comme dé-multiplication du livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international / L’œuvre multipliée au prisme de la collection et de l’archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of computer science and interdisciplinarity research to Q-method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMI International Workshop - Subjectivity As Matter &amp; Instrument</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'affaires et internet des objets : une méta-analyse exploratoire des motivations et freins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Affogbolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guénoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-analyse ordinale d'enquêtes d'opinion. Application aux usages de l'Internet des objets en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Affogbolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guénoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Conférence Internationale sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France. pp.11-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une analyse des traces de classement : le cas de la Q méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Milliat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVèmes rencontres de la Société Francophone de Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenness and Degrowth – A Sensitive and Subjective Exploration of Sounds, Images, Texts, Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Pedehour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Literature, Science and the Arts, Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des médias sociaux dans la communication des institutions culturelles : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Marsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Social Network Sites as catalyst for more communication and affiliation regarding to cultural organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XII International Conference on Arts and Cultural Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact sur les réseaux sociaux pour les organisations du spectacle vivant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management, May 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux permettent-ils vraiment de tisser du lien social avec les publics des institutions culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management, May 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attracting Publics Using Social Networks Sites: The “Music&Food” Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouedard Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Workshop on Cultural Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFACCA (International Federation of Arts Councils and Culture Agencies), Nov 2012, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01150149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopting IT in the Public Health Care Sector: An Institutional Research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference, Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux sociaux permettent-ils vraiment de tisser du lien social avec les publics des institutions culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kuntz-Cosperec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ième séminaire de Marsouin, Usage &amp; NTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleu comme une orange ou l’intrusion du design dans nos assiettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gallen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème Congrès de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleue comme une orange ou l’intrusion du design dans nos assiettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gallen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème congrès international de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.1-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Toblerone to blue orange: are there any limits to food design?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Colloquium on Global Design and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of institutional theory to the analysis of franchise choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critères d'évaluation du vin par les consommateurs : reflets d'après les forums d'opinion sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oenometrie XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Collioure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un agenda de recherche néo-institutionnaliste sociologique à l’étude du déploiement de la franchise en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17° conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjectivity Inquiry: How to Enrich Existing Methods? The case of Q-sorting and Trace Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Languenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostand Affogbolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Interdisciplinary Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon corps troublé-e-s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18e Parallèle. 2021, 978-2-9579004-0-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses statistiques de données textuelles en Sciences de Gestion : Concepts, Méthodes et Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS. 2007, 978-2-84769-077-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerte marketing : Comprendre, anticiper, gérer les crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur, 2005, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.gauze.2005.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Canvas for Studying Artists’ Books’ Plastic Interventions and their Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Theresa Schilhab; Sue Walker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Materiality of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus University Press, 2020, 978-87-7219-358-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-methodology, William Stephenson and postdisciplinarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M.M. Goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tomas Pernecky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postdisciplinary Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2020, 9781032338064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on facial attractiveness in the context of hypothetical adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie M Fecteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Boily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Said,, M. Xavier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, identities and subjectivities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Aliança Edition, pp.37-52, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des médias sociaux dans la communication des institutions culturelles : une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz-Cosperec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Godefroy Dang Nguyen; Sylvain Dejean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet: Interactions et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 211-225 pp., 2014, 978-2-343-01740-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01151390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mériter la confiance des clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Julienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles N'Goala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stevens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Volle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégie clients : points de vue d'experts sur le management de la relation client</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pearson, pp.en ligne, 2013, Management en action, 978-2-7440-7612-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développer l'intelligence client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Volle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégie clients : point de vue d'experts sur le management de la relation client</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-71, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchise as an Efficient Mode of Entry on Emerging Markets: A Discussion from the Legitimacy Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Business Practices and Growth in Emerging Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.255 - 272, 2010, 9789812791788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le pari/s convivial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cluster Account of the Artist’s Book Concept - Paving the Way to Non-Essentialist Thinking, in Book Arts Newsletter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«... Bleue comme une orange » ou l'intrusion du design dans nos assiettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des artothèques dans le monde de l’art contemporain – une analyse à partir du regard des adhérent.es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Moureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mouate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomazine Zoller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADRA – Association de Développement et de Recherche sur les Artothèques. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchise et culture managériale : étude des facteurs humains et organisationnels, versus franchiseur, conditionnant la pratique de la franchise : typologie de franchiseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université Paris Dauphine. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décision d’achat d’une franchise : étude empirique du processus d’achat et de la satisfaction du franchisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Dauphine (Paris 9). 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pedehour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22488/okstate.23.100504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150122v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22488/okstate.21.100588" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441030v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.3507" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Affogbolo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gu&#233;noche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.204.0059" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441002v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynnlee Chikudza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alexander" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104176" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735409v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.292" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764164v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pascaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.303" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Urquhart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.183.0003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714077v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gauttier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJTHI.2018070105" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328214v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daniel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1758" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QFJXSX30-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiju Aikala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.161.0069" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15133/j.os.2014.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouedard Marine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442655v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.132.0069" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068930v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2011.09.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP1RWBHZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067465v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz-Cosperec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067447v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107291v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Connolly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016267v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593969.2012.690779" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442668v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-465-9.ch002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442665v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593961003701809" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2010.06.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F07KFK37-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016600v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guilloux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2010.034957" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016254v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016272v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2010040102" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016594v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12525-009-0015-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016265v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.022.0155" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Guilloux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.017.0044" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016256v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Ranchhold" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Gurau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEB.2008.019108" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442673v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-627X.2004.00107.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/282D909E7C92AD2F4239AAFEEACBF4E09D14D35B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.030.07.17" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442678v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09590550310497030" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-993QK078-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442676v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Ranchhod" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/07363760310506184" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-FLD27T9R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17169/fqs-3.1.884" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442684v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442683v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442690v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442687v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442686v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/714042469" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442691v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809759v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441383v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441323v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441335v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoler Thomasine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531860v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531862v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pascaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441352v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531832v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982967v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997666v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531857v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441358v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068654v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146658v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150140v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150145v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150149v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085103v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804666v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kuntz-Cosperec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097794v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148635v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097774v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085092v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085084v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085106v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531831v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Languenou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441481v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyrat-Guillard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441309v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.gauze.2005.01" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441048v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Aubry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441063v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M.M. Goods" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754406v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Trudel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M Fecteau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boily" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151390v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42975" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492826v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julienne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Goala" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stevens" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637860v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363528v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441392v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441374v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547770v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809803v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mouate" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomazine Zoller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219178v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roussel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219189v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Pedehour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22488/okstate.23.100504" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150122v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22488/okstate.21.100588" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441030v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.3507" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Affogbolo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gu&#233;noche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.204.0059" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441002v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynnlee Chikudza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alexander" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104176" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735409v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764141v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.292" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764164v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pascaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.303" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Urquhart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.183.0003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714077v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gauttier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJTHI.2018070105" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328214v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daniel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1758" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QFJXSX30-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiju Aikala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.161.0069" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15133/j.os.2014.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouedard Marine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442655v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.132.0069" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068930v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2011.09.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP1RWBHZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067447v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067465v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz-Cosperec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593969.2012.690779" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107291v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Connolly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442668v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-465-9.ch002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442665v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593961003701809" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2010.06.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F07KFK37-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016600v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guilloux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2010.034957" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016254v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016272v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2010040102" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016594v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12525-009-0015-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016265v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.022.0155" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Guilloux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.017.0044" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016256v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Ranchhold" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin Gurau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJEB.2008.019108" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442673v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1540-627X.2004.00107.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/282D909E7C92AD2F4239AAFEEACBF4E09D14D35B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.030.07.17" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442678v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09590550310497030" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-993QK078-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442676v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Ranchhod" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/07363760310506184" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-FLD27T9R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17169/fqs-3.1.884" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442684v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442683v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442690v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442687v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442686v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/714042469" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442691v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809759v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441383v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441323v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441335v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoler Thomasine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531860v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531862v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pascaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441352v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531832v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982967v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997666v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531857v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441358v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068654v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146658v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150140v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150145v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150149v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085103v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804666v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kuntz-Cosperec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097794v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148635v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097774v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085092v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085084v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085106v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531831v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Languenou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441481v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyrat-Guillard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441309v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.gauze.2005.01" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441048v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Aubry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441063v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M.M. Goods" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754406v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Trudel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M Fecteau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boily" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151390v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=42975" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492826v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julienne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Goala" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stevens" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637860v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363528v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441392v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441374v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547770v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809803v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mouate" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomazine Zoller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219178v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roussel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219189v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>