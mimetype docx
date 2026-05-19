--- v1 (2026-03-31)
+++ v2 (2026-05-19)
@@ -92,53 +92,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-0695-9194</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=b-uuzbAAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">I-4817-2018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -147,1525 +168,3488 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural and compositional design of Cr2AlC MAX phases and their impact on oxidation resistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Combined spectroscopic and microscopic investigation of stability upon atmospheric exposure of Ag nanoparticle solutions produced by sputtering onto rapeseed oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Lasfargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devi Janani Ramesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilli Charlotte Freymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Azina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.02.037⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8 (8), pp.2628-2644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5NA01153A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816038v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties and corrosion resistance of Ti2AlC, Ti3AlC2, and Cr2AlC as candidates for concentrated solar power receivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Formation of 3D Cr 2 C through solid state reaction-mediated Al extraction within Cr 2 AlC/Cu thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Azina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Litnovsky</w:t>
+                <w:t xml:space="preserve">Justinas Palisaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Silvestroni</w:t>
+                <w:t xml:space="preserve">Dimitri Bogdanovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Sani</w:t>
+                <w:t xml:space="preserve">Tim Bartsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajib Sahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2023.112433⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (9), pp.5447-5455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4nr03664f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184183v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of the mechanical properties of Cu/C composite materials with the chemistry of Cu C interfacial zone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contactless health monitoring in autonomous self-reporting ceramic coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Audurier</w:t>
+                <w:t xml:space="preserve">Peter Pöllmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Silvain</w:t>
+                <w:t xml:space="preserve">Sebastian Lellig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bogdanovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Gadaud</w:t>
+                <w:t xml:space="preserve">Amir Hossein Navidi Kashani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Bonneville</w:t>
+                <w:t xml:space="preserve">Damian Holzapfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 179, pp.111364. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (11), pp.6854-6862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2021.111364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4NR03822C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326590v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation behaviour of V2AlC MAX phase coatings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of Al incorporation on the thermal stability, mechanical properties and oxidation behavior of (Ti,V,Zr,Nb,Hf,Ta)1-xAlxN thin films (x = 0, 0.1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Neuß</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Hans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gönenҫ Fidanboy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Lasfargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Azina</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Primetzhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.05.080⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 515, pp.132605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2025.132605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294243v1</w:t>
+                <w:t xml:space="preserve">hal-05601780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-low temperature fabrication of copper carbon fibre composites by hydrothermal sintering for heat sinks with enhanced thermal efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of liquid chemistry and discharge parameters on the size distribution of Ag nanoparticles produced by sputtering onto castor oil and polyethylene glycol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Lasfargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilli Charlotte Freymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiv Shankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mythili Prakasam</w:t>
+                <w:t xml:space="preserve">Markus Momma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Morvan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Graziella Goglio</w:t>
+                <w:t xml:space="preserve">Tobias Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105858⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (18), pp.185205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/adc276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506962v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of titanium and zirconium carbide interphases on the thermal conductivity and interfacial heat transfers in copper/diamond composite materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iñaki Cornu</w:t>
+                <w:t xml:space="preserve">Contactless Tracking of Decomposition in Self‐Reporting Ceramic Cr‐Al‐B Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Pöllmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Silvain</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sebastian Lellig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bogdanovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hossein Navidi Kashani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Holzapfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5052307⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202500092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134794v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of laser photolysis of hydrocarbons at 193 and 248 nm on chemical vapor deposition of diamond films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Silvain</w:t>
+                <w:t xml:space="preserve">Enhanced Thermoelectric Properties by Embedding Fe Nanoparticles into CrN Films for Energy Harvesting Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Pankratova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khabib Yusupov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Vomiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanath Kumar Honnali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.8b00084⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (3), pp.3428-3435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.3c06054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787015v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser sintering of cold-pressed Cu powder without binder use</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lisha Fan</w:t>
+                <w:t xml:space="preserve">Stoichiometric Cr2AlC MAX phase coatings deposited by HPPMS from composite targets using industrial deposition technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Ping Chien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Mráz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Azina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szilárd Kolozsvári</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mortaigne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Qiming Zou</w:t>
+                <w:t xml:space="preserve">Peter Polcik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2018.08.021⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.100538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2024.100538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136406v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-liquid co-existent phase process: towards fully dense and thermally efficient Cu/C composite materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Microstructural and compositional design of Cr2AlC MAX phases and their impact on oxidation resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Azina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Poll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Holzapfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Roger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Joulain</w:t>
+                <w:t xml:space="preserve">Elodie Tailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mauchamp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mortaigne</w:t>
+                <w:t xml:space="preserve">Axel Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 738, pp.292-300. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (8), pp.4895-4904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.12.196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686477v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraviolet laser photolysis of hydrocarbons for nondiamond carbon suppression in chemical vapor deposition of diamond films</w:t>
+                <w:t xml:space="preserve">Metastable phase formation of (Mo,Cr) 2 AlB 2 MAB phase thin films revealed by theory and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li-Sha Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loic Constantin</w:t>
+                <w:t xml:space="preserve">P. Pöllmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Da-Wei Li</w:t>
+                <w:t xml:space="preserve">D. Bogdanovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kamran Keramatnejad</w:t>
+                <w:t xml:space="preserve">S. Lellig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schweizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light: Science and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/lsa.2017.177⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.58-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21663831.2023.2292054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798354v1</w:t>
+                <w:t xml:space="preserve">hal-05601788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved adhesion of polycrystalline diamond films on copper/carbon composite surfaces due to in situ formation of mechanical gripping sites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optical properties and corrosion resistance of Ti2AlC, Ti3AlC2, and Cr2AlC as candidates for concentrated solar power receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Azina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Litnovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Silvestroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Sani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 259, pp.112433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2023.112433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Feuillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mortaigne</w:t>
+                <w:t xml:space="preserve">hal-05184183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ag Surface and Bulk Segregations in Sputtered ZrCuAlNi Metallic Glass Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Steinhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Holzapfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soheil Karimi Aghda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Neuß</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Pöllmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (5), pp.1635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15051635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yttrium incorporation in Cr 2 AlC: On the metastable phase formation and decomposition of (Cr,Y) 2 AlC MAX phase thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Azina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Bartsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Holzapfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dahlqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Rosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (4), pp.2652-2665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.18931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deposition of MAX phase-containing thin films from a (Ti,Zr)2AlC compound target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Azina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bensu Tunca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrejs Petruhins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binbin Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melike Yildizhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 551, pp.149370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.149370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correlation of the mechanical properties of Cu/C composite materials with the chemistry of Cu C interfacial zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Audurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Silvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179, pp.111364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2021.111364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of temperature and target power on the sputter-deposition of (Ti,Zr)n+1AlCn MAX-phase thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Azina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Eklund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Results in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.100159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rinma.2020.100159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxidation behaviour of V2AlC MAX phase coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Azina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Mráz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Greczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Hans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Primetzhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40, pp.4436 - 4444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.05.080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microstructure and materials properties of understoichiometric TiB&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; thin films grown by HiPIMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Thörnberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justinas Palisaitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Hellgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor F. Klimashin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naureen Ghafoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 404, pp.126537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.126537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultra-low temperature fabrication of copper carbon fibre composites by hydrothermal sintering for heat sinks with enhanced thermal efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythili Prakasam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Azina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Goglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133, pp.105858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of titanium and zirconium carbide interphases on the thermal conductivity and interfacial heat transfers in copper/diamond composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Azina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Silvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongfeng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (5), pp.055315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5052307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of laser photolysis of hydrocarbons at 193 and 248 nm on chemical vapor deposition of diamond films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisha Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Azina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamran Keramatnejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Silvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (4), pp.2458-2466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.8b00084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laser sintering of cold-pressed Cu powder without binder use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisha Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mortaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamran Keramatnejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiming Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.178-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2018.08.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent Progress in Applications of the Cold Sintering Process for Ceramic–Polymer Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuetong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Herisson de Beauvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joo‐hwan Seo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth Berbano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (39), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201801724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultraviolet laser photolysis of hydrocarbons for nondiamond carbon suppression in chemical vapor deposition of diamond films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Sha Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da-Wei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamran Keramatnejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Light: Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, 17177 (9 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/lsa.2017.177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solid-liquid co-existent phase process: towards fully dense and thermally efficient Cu/C composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Azina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mortaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 738, pp.292-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2017.12.196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improved adhesion of polycrystalline diamond films on copper/carbon composite surfaces due to in situ formation of mechanical gripping sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Azina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengmeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mortaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2017, 321, pp.1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.04.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1675,379 +3659,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal matrix composite mterial with FGM architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Azina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongfeng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Battaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Functionally Graded Materials - ISFGMs 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and characterization of MMC materials using an innovative solid-liquid co-existent phase process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Azina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mortaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongfeng Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Processing &amp; Manufacturing of Advanced Materials - THERMEC'2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper/carbon metal matrix composite fabricated by semi-liquid powder metallurgy process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Azina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mortaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongfeng Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Powder and Powder Metallurgy - JSPMIC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2057,114 +4041,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond-based multimaterials for thermal management applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Azina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Material chemistry. Université de Bordeaux; University of Nebraska-Lincoln, 2017. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017BORD0767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01699064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2232,51 +4216,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38E6BB13"/>
+    <w:nsid w:val="3A1062DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2463,51 +4447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clio-azina" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0695-9194" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-4817-2018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816038v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Azina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Poll" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Holzapfel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tailleur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Zuber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.02.037" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184183v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Litnovsky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Silvestroni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112433" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joulain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Audurier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gadaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonneville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.111364" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294243v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Mr&#225;z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Greczynski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Primetzhofer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.05.080" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506962v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythili Prakasam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morvan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Constantin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Goglio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105858" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Cornu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Lu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5052307" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787015v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Constantin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisha Fan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Keramatnejad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00084" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mortaigne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiming Zou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.08.021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686477v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Roger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauchamp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.12.196" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Sha Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Wei Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2017.177" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531340v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengmeng Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Feuillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.04.037" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176786v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176759v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176776v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01699064v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0767" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clio-azina" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0695-9194" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=b-uuzbAAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-4817-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601869v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Lasfargues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devi Janani Ramesh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilli Charlotte Freymann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Schneider" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Azina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NA01153A" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601734v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justinas Palisaitis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bogdanovski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Bartsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajib Sahu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr03664f" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601756v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P&#246;llmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lellig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Navidi Kashani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Holzapfel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR03822C" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Neu&#223;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;nen&#1195; Fidanboy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132605" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601776v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Shankar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Momma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Schneider" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/adc276" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601769v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500092" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601772v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Pankratova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khabib Yusupov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vomiero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanath Kumar Honnali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boyd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c06054" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601784v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Ping Chien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Mr&#225;z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szil&#225;rd Kolozsv&#225;ri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Polcik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2024.100538" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816038v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Poll" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Tailleur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Zuber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.02.037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#246;llmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bogdanovski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lellig" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schweizer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2023.2292054" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05184183v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Litnovsky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Silvestroni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112433" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601797v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Steinhoff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheil Karimi Aghda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15051635" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601791v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dahlqvist" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Rosen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.18931" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601802v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bensu Tunca" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrejs Petruhins" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melike Yildizhan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.149370" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326590v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joulain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Audurier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gadaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonneville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.111364" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601807v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Eklund" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinma.2020.100159" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294243v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Greczynski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Primetzhofer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.05.080" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601695v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Th&#246;rnberg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Hellgren" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor F. Klimashin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naureen Ghafoor" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.126537" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506962v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythili Prakasam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morvan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Constantin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Goglio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105858" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134794v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Cornu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Lu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5052307" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787015v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Constantin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisha Fan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Keramatnejad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.8b00084" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mortaigne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiming Zou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.08.021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601858v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Guo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuetong Zhao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herisson de Beauvoir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo&#8208;hwan Seo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Berbano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201801724" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798354v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Sha Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da-Wei Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Liu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/lsa.2017.177" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686477v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Roger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mauchamp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2017.12.196" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531340v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengmeng Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Feuillet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.04.037" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176786v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176759v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176776v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01699064v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BORD0767" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>