--- v0 (2026-03-16)
+++ v1 (2026-05-12)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -334,688 +334,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction - Pop Culture in the Arabian Peninsula: Societal Expressions, Commercial Issues and State Cooptations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questioning Cosmopolitanism through the Biographical Trajectories of French Residents of Abu Dhabi and Dubai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Chaveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lagrange</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Assaf</w:t>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Humanities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cy.11405⟩</w:t>
+              <w:t xml:space="preserve">Journal of Arabian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (2), pp.223-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21534764.2021.2197676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905108v1</w:t>
+                <w:t xml:space="preserve">hal-04119945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning Cosmopolitanism through the Biographical Trajectories of French Residents of Abu Dhabi and Dubai</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction - Pop Culture in the Arabian Peninsula: Societal Expressions, Commercial Issues and State Cooptations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Chaveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+                <w:t xml:space="preserve">Laure Assaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arabian Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (2), pp.223-242. </w:t>
+              <w:t xml:space="preserve">Arabian Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21534764.2021.2197676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cy.11405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908193v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning Cosmopolitanism through the Biographical Trajectories of French Residents of Abu Dhabi and Dubai</w:t>
+                <w:t xml:space="preserve">Les espaces publics d’Abu Dhabi, un terrain de jeu pour une expérience pédagogique et scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Chaveneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arabian Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21534764.2021.2197676⟩</w:t>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.7554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119945v1</w:t>
+                <w:t xml:space="preserve">hal-04017466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces publics d’Abu Dhabi, un terrain de jeu pour une expérience pédagogique et scientifique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Culture pop dans la péninsule Arabique : expressions sociétales, enjeux commerciaux et cooptations étatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Chaveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chroniques yéménites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cy.6282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cdg.7554⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04017466v1</w:t>
+                <w:t xml:space="preserve">hal-04042495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture pop dans la péninsule Arabique : expressions sociétales, enjeux commerciaux et cooptations étatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioral mapping of Abu Dhabi’s public spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apostolos Kyriazis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayesha Zahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Chaveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lagrange</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hadrien Dubucs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques yéménites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">上智ヨーロッパ研究 = Sophia journal of European studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), pp.75-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24840/2183-8976_2019-0004_0001_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cy.6282⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04042495v1</w:t>
+                <w:t xml:space="preserve">halshs-03403203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...91 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« It all depends on Ben Gourion! » Contrôles des mobilités étrangères vers les Territoires Palestiniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Chaveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/espacepolitique.3601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1025,331 +934,331 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It is not against you, but who you got married to” : Foreign Spouses of Palestinians Navigating Privilege and Repression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Chaveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IMISCOE Annual Conference : Decentering migration studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMISCOE; Institut Convergences Migrations, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Communication and Behavioural Interventions for Household Waste Management in Abu Dhabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Chaveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Beveridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Advancing Sustainable Futures (ICASF 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Abu Dhabi University, Dec 2025, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representations of Emirati Mixedness on Social Media: Displaying Hybridness, Individuality or Blending in?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Chaveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Congress of the GIS Moyen Orient et Mondes Musulmans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Moyen Orient et Mondes Musulmans, Jun 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UAE public spaces at the pace of Ramadan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Chaveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Ramadan Talks »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université Abu Dhabi, Apr 2021, Abu Dhabi (online), United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04015447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1359,179 +1268,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abu Dhabi Public Spaces: Urban Encounters, Social Diversity and (In)formality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apostolos Kyriazis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Chaveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Dubucs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Motivate Media Group, 2021, 978-1-86063-525-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03178776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les internationaux en Palestine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Chaveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'harmattan, 2018, Logiques sociales, 978-2-343-14345-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1541,189 +1450,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privilege in Migration : The Benefits of Nationality for Northern Migrants in the Middle East</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Chaveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expatriation and Migration: Two Faces of the Same Coin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, 24 p., 2022, 9789004529526. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004529526_008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03955369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Internationaux » et engagements politiques dans les Territoires palestiniens occupés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Chaveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Ifpo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la Palestine en réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Diacritiques Éditions, pp.58-88, 2020, 979-10-97093-10-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.diacritiques.5724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1733,130 +1642,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Behaviours, Barriers and Motivators to engage in sustainable behaviours among Abu Dhabi’s Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Chaveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Debailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Debailly</w:t>
+                <w:t xml:space="preserve">Laurie Galiby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Galiby</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Hecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environment Agency Abu Dhabi. 2025, 47 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1866,114 +1775,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ''internationaux'' dans les territoires palestiniens occupés : trajectoires, expériences migratoires et engagements sociopolitiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clio Chaveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Paris cité, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04913091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2120,51 +2029,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Chaveneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138id" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908122v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12htv" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908182v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.11375" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905108v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagrange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Assaf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.11405" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908193v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21534764.2021.2197676" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017466v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.7554" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04042495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.6282" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403203v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Kyriazis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Zahid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Montagne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24840/2183-8976_2019-0004_0001_11" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998662v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3601" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456515v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457785v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Beveridge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250151v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015447v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913075v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03955369v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004529526_008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.diacritiques.5724" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330325v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Debailly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Galiby" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hecht" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04913091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Chaveneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138id" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908122v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12htv" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908182v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.11375" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21534764.2021.2197676" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagrange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Assaf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.11405" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.7554" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04042495v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.6282" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03403203v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Kyriazis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayesha Zahid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Montagne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24840/2183-8976_2019-0004_0001_11" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998662v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3601" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456515v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457785v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Beveridge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250151v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015447v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03955369v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004529526_008" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908210v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.diacritiques.5724" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330325v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Debailly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Galiby" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hecht" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04913091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>