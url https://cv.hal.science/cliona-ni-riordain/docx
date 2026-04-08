--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -4875,169 +4875,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Essais et introduction », W. B. Yeats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.3440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">(Critique de) Être là (Grennan), Sans titre (Squires) et L’Observatoire des Oiseaux/The Bird-Haunt (Clifton)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.213-216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.3635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898949v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-03898879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léachtaí Cholm Cille XLI</w:t>
               </w:r>
@@ -5405,51 +5405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898898v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#237;ona N&#237; R&#237;ord&#225;in" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quanquin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.16693" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898798v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traduire.2228" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899288v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898904v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.3525" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898917v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Moulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5933" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758257v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Fischer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.4952" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899265v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898931v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2243" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898843v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2260" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.855" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02690051003651662" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898892v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2063" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899232v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cronin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1939" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1904" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898884v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1868" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2031" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biddy Jenkinson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1991" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898848v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1561" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898832v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1675" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898805v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1680" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899244v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.562.0173" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496375v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffane Levick" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Pereira Ginet-Jaquemet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758253v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983193v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.4948" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Schwerter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899076v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian &#211; Conchubhair" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel K. Fisher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoimh&#237;n Mac Giolla L&#233;ith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897878v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38573-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422459v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goarzin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03326214v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899019v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bensimon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03325778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03325783v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Goldring" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983173v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley John Hutchinson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162237v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poncharal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521455v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898803v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.573" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899034v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Besserie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898995v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898979v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899156v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899307v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899169v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899301v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899290v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03847176v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899251v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899184v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899280v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898945v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.3851" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898949v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.3635" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898879v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.3440" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898846v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.3083" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898819v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1882" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1572" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898898v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#237;ona N&#237; R&#237;ord&#225;in" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quanquin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.16693" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898798v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traduire.2228" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899288v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898904v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.3525" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898917v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Moulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5933" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758257v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Fischer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.4952" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899265v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898931v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2243" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898843v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2260" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.855" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02690051003651662" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898892v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2063" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899232v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cronin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1939" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1904" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898884v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1868" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2031" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biddy Jenkinson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1991" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898848v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1561" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898832v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1675" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898805v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1680" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899244v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.562.0173" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496375v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffane Levick" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Pereira Ginet-Jaquemet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758253v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983193v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.4948" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Schwerter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899076v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian &#211; Conchubhair" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel K. Fisher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoimh&#237;n Mac Giolla L&#233;ith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897878v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38573-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422459v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goarzin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03326214v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899019v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bensimon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03325778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03325783v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Goldring" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983173v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley John Hutchinson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162237v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poncharal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521455v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898803v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.573" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899034v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Besserie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898995v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898979v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899156v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899307v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899169v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899301v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899290v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03847176v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899251v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899184v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899280v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898945v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.3851" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898879v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.3440" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898949v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.3635" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898846v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.3083" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898819v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1882" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1572" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>