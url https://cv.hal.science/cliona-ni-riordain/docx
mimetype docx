--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -831,183 +831,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keeping Faith with the Past in Gaelic Prose 1940-1951</w:t>
+                <w:t xml:space="preserve">Bertram Windle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études irlandaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 36-1, pp.193. </w:t>
+              <w:t xml:space="preserve">, 2011, 36-1, pp.201-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.2243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.2260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03898931v1</w:t>
+                <w:t xml:space="preserve">hal-03898843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertram Windle</w:t>
+                <w:t xml:space="preserve">Keeping Faith with the Past in Gaelic Prose 1940-1951</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études irlandaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 36-1, pp.201-202. </w:t>
+              <w:t xml:space="preserve">, 2011, 36-1, pp.193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.2260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.2243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03898843v1</w:t>
+                <w:t xml:space="preserve">hal-03898931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melted Down and Remade :« The Last Geraldine Officer » de Thomas McCarthy</w:t>
               </w:r>
@@ -5405,51 +5405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898898v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#237;ona N&#237; R&#237;ord&#225;in" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quanquin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.16693" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898798v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traduire.2228" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899288v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898904v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.3525" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898917v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Moulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5933" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758257v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Fischer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.4952" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899265v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898931v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2243" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898843v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2260" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.855" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02690051003651662" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898892v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2063" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899232v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cronin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1939" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1904" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898884v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1868" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2031" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biddy Jenkinson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1991" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898848v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1561" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898832v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1675" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898805v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1680" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899244v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.562.0173" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496375v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffane Levick" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Pereira Ginet-Jaquemet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758253v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983193v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.4948" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Schwerter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899076v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian &#211; Conchubhair" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel K. Fisher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoimh&#237;n Mac Giolla L&#233;ith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897878v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38573-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422459v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goarzin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03326214v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899019v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bensimon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03325778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03325783v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Goldring" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983173v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley John Hutchinson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162237v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poncharal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521455v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898803v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.573" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899034v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Besserie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898995v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898979v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899156v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899307v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899169v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899301v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899290v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03847176v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899251v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899184v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899280v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898945v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.3851" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898879v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.3440" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898949v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.3635" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898846v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.3083" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898819v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1882" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1572" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898898v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#237;ona N&#237; R&#237;ord&#225;in" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quanquin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.16693" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898798v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traduire.2228" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899288v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898904v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.3525" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898917v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Moulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5933" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758257v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Fischer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.4952" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899265v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2260" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898931v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2243" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.855" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02690051003651662" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898892v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2063" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899232v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cronin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1939" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1904" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898884v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1868" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2031" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biddy Jenkinson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1991" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898848v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1561" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898832v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1675" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898805v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1680" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899244v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.562.0173" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496375v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffane Levick" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Pereira Ginet-Jaquemet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758253v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983193v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.4948" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Schwerter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899076v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian &#211; Conchubhair" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel K. Fisher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoimh&#237;n Mac Giolla L&#233;ith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897878v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38573-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422459v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goarzin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03326214v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899019v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bensimon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03325778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03325783v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Goldring" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983173v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley John Hutchinson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162237v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poncharal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521455v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898803v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.573" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899034v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Besserie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898995v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898979v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899156v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899307v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899169v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899301v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899290v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03847176v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899251v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899184v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899280v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898945v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.3851" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898879v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.3440" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898949v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.3635" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898846v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.3083" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898819v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1882" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1572" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>