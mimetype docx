--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -191,1473 +191,1473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Female Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dublin Review of Books</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joining le cirque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 243, pp.119-127. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traduire.2228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/traduire.2228⟩</w:t>
+                <w:t xml:space="preserve">hal-03898798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciaran Carson and the Equilibrium of Language(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de stylistique anglaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/esa.3525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A Female Text</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Without Further Ado » : Adolphe Haberer ou la poésie en partage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanny Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.5933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Without Further Ado » : Adolphe Haberer ou la poésie en partage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanny Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Grand entretien : Archéologie d’un parcours, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.5933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : « L’Irlande et sa république passée, présente et à venir »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études irlandaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L’Irlande et sa république passée, présente et à venir, 41 (2), pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.4952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01758257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cat Menagerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dublin Review of Books</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Ciaran Carson and the Equilibrium of Language(s)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire Dylan Thomas en France : le cas de l'Anthologie bilingue de poésie de langue anglaise de la Pléiade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de stylistique anglaise</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cycnos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lire et relire Dylan Thomas, 31 (2), pp.177-190</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melted Down and Remade :« The Last Geraldine Officer » de Thomas McCarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/erea.5933⟩</w:t>
+              <w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24, pp.85-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/palimpsestes.855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...138 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertram Windle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études irlandaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, L’Irlande et sa république passée, présente et à venir, 41 (2), pp.9-18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.4952⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 36-1, pp.201-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.2260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...171 lines deleted...]
-                <w:t xml:space="preserve">Bertram Windle</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keeping Faith with the Past in Gaelic Prose 1940-1951</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études irlandaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 36-1, pp.201-202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.2260⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 36-1, pp.193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.2243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poèmes (Dánta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biddy Jenkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études irlandaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 36-1, pp.193. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.2243⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 35-2, pp.99-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.1991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...98 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translating Contemporary Irish Language Poetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wasafiri</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (2), pp.20-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02690051003651662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fílocht Chomhaimseartha na Gaeilge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études irlandaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35-2, pp.184-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.2063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview with Michael Cronin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Cronin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études irlandaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35-2, pp.25-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.1939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Life and After-Life of PH Pearse, Padraic Mac Piarais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études irlandaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35-1, pp.182-184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.1904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Best Irish Poetry in English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études irlandaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35-1, pp.166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.1868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études irlandaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35-2, pp.165-171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.2031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898826v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03898873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Points West Catching the Light</w:t>
               </w:r>
@@ -2948,181 +2948,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jeune Poésie d’Irlande : Poètes du Munster 1960-2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bensimon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Illador, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jeune Poésie d'Irlande: Les poètes du Munster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bensimon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899019v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-03325778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes d’Irlande en poésie 1973-2013</w:t>
               </w:r>
@@ -3985,1059 +3985,1059 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reviews in brief: From the poetic adaptations of Derek Mahon to a history of the rag trade and a fantasy by Stephen King</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Irish-language novel that caught the eye of ‘the Eurovision for literature’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Reviews in brief: From the poetic adaptations of Derek Mahon to a history of the rag trade and a fantasy by Stephen King</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poetry, Memory and the Party: Journals 1974-2014: an unrivalled account of life in Ireland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Poetry, Memory and the Party: Journals 1974-2014: an unrivalled account of life in Ireland</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regency Pumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Regency Pumps</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Second Voyages: Writers on Poems by Eiléan Ní Chuilleanáin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">https://www.irishtimes.com/culture/books/browser-on-the-road-in-old-ireland-and-an-accidental-journalist-1.4555901</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apathy is Out</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The World’s Doubleness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AudioTract: Fiction/non-fiction: que dit la traduction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Bonnot</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                <w:t xml:space="preserve">hal-03847176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cork in the 1970s: Breeding ground for a school of poets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accomplished new collections show Irish language poetry will persist for years to come</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calling Cards review: A bilingual treat from younger Irish poets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raiders and Settlers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Ó Muirthile, An Fuíoll Feá – Rogha Dánta/Wood Cuttings – New and Selected Poems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.223-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.3851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Critique de) Être là (Grennan), Sans titre (Squires) et L’Observatoire des Oiseaux/The Bird-Haunt (Clifton)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.213-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.3635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.3851⟩</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Essais et introduction », W. B. Yeats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clíona Ní Ríordáin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.3440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...70 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898879v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-03898949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léachtaí Cholm Cille XLI</w:t>
               </w:r>
@@ -5405,51 +5405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898898v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#237;ona N&#237; R&#237;ord&#225;in" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quanquin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.16693" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898798v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traduire.2228" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899288v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898904v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.3525" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898917v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Moulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5933" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758257v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Fischer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.4952" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899265v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898843v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2260" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898931v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2243" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898925v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.855" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02690051003651662" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898892v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2063" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899232v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cronin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1939" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1904" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898884v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1868" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898826v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2031" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biddy Jenkinson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1991" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898848v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1561" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898832v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1675" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898805v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1680" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899244v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.562.0173" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496375v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffane Levick" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Pereira Ginet-Jaquemet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758253v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983193v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.4948" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Schwerter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899076v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian &#211; Conchubhair" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel K. Fisher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoimh&#237;n Mac Giolla L&#233;ith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897878v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38573-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422459v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goarzin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03326214v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899019v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bensimon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03325778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03325783v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Goldring" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983173v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley John Hutchinson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162237v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poncharal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521455v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898803v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.573" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899034v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Besserie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898995v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898979v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899156v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899307v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899169v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899301v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899290v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03847176v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899251v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899184v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899280v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898945v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.3851" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898879v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.3440" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898949v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.3635" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898846v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.3083" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898819v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1882" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1572" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898898v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#237;ona N&#237; R&#237;ord&#225;in" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quanquin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.16693" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899288v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898798v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traduire.2228" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898904v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/esa.3525" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898917v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Moulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5933" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758257v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Fischer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.4952" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899265v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139757v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898925v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palimpsestes.855" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898843v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2260" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898931v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2243" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898873v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biddy Jenkinson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1991" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02690051003651662" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898892v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2063" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cronin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1939" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898932v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1904" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898884v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1868" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898826v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.2031" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898848v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1561" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898832v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1675" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898805v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1680" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899244v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898922v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etan.562.0173" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496375v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffane Levick" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Pereira Ginet-Jaquemet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758253v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983193v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.4948" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519001v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Schwerter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899076v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian &#211; Conchubhair" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel K. Fisher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caoimh&#237;n Mac Giolla L&#233;ith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897878v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38573-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519045v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422459v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goarzin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03326214v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03325778v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bensimon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899019v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03325783v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Goldring" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983173v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley John Hutchinson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162237v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poncharal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521455v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898803v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.573" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899034v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Besserie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898995v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898979v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899201v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899156v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899307v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899169v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899251v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899301v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899290v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03847176v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899184v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899280v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898945v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.3851" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898949v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.3635" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898879v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.3440" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898846v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.3083" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898819v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1882" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.1572" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>