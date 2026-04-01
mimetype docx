--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -1563,191 +1563,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration terminologique dans les écrits scientifiques d’un corpus comparable</w:t>
+                <w:t xml:space="preserve">Tendances et normes dans le corpus CarDiBioMed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristian Valdez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus de genres spécialisés: caractérisation, méthodes et applications didactiques (COSEDI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Dec 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Corpus d’apprenants / corpus d’experts : Quels enseignements pour la caractérisation du discours scientifique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Cité, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354495v1</w:t>
+                <w:t xml:space="preserve">hal-04354506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendances et normes dans le corpus CarDiBioMed</w:t>
+                <w:t xml:space="preserve">Exploration terminologique dans les écrits scientifiques d’un corpus comparable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Valdez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus d’apprenants / corpus d’experts : Quels enseignements pour la caractérisation du discours scientifique ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Cité, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Corpus de genres spécialisés: caractérisation, méthodes et applications didactiques (COSEDI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Dec 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354506v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring keyness and inter-translator reliability in scientific English translation</w:t>
               </w:r>
@@ -2072,247 +2072,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do English and French do it differently? Comparing mode and genre in scientific discourse</w:t>
+                <w:t xml:space="preserve">Deux dispositifs d’enseignements hybrides basés sur corpus : résultats et défis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESFLC 2017 : 27th European Systemic Functional Linguistics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Salamanque, Spain</w:t>
+              <w:t xml:space="preserve">Entre présence et distance. Accompagner et découvrir des pratiques pédagogiques en langues à l’université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374165v1</w:t>
+                <w:t xml:space="preserve">halshs-03100590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densité et polyfonctionnalité verbales dans le discours scientifique en anglais et en français : l’influence du mode oral/écrit</w:t>
+                <w:t xml:space="preserve">Do English and French do it differently? Comparing mode and genre in scientific discourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche du laboratoire LATTICE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS/Sorbonne Nouvelle, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">ESFLC 2017 : 27th European Systemic Functional Linguistics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Salamanque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04161966v1</w:t>
+                <w:t xml:space="preserve">hal-02374165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and thematic ngrams in specialized corpora: the case of academic English, French and Spanish.</w:t>
+                <w:t xml:space="preserve">Densité et polyfonctionnalité verbales dans le discours scientifique en anglais et en français : l’influence du mode oral/écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e colloque international de linguistique de corpus : phraséologie en corpus de spécialité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche du laboratoire LATTICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS/Sorbonne Nouvelle, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03100606v1</w:t>
+                <w:t xml:space="preserve">halshs-04161966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experiment with three genre-specific corpora for teaching EAP to French speakers.</w:t>
               </w:r>
@@ -2374,398 +2387,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03100562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spoken and written modes of scientific discourse : some distinctions between English and French</w:t>
+                <w:t xml:space="preserve">Functional and thematic ngrams in specialized corpora: the case of academic English, French and Spanish.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESFLC 2017 : 27th European Systemic Functional Linguistics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Salamanca, Spain. pp.161-168</w:t>
+              <w:t xml:space="preserve">9e colloque international de linguistique de corpus : phraséologie en corpus de spécialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820393v1</w:t>
+                <w:t xml:space="preserve">halshs-03100606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation didactique du corpus EIIDA (Atelier Corpus/Démontration)</w:t>
+                <w:t xml:space="preserve">Spoken and written modes of scientific discourse : some distinctions between English and French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4eme journée d’études Valoriser et développer les outils autour des corpus dans une perspective didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Apr 2017, Valence, France</w:t>
+              <w:t xml:space="preserve">ESFLC 2017 : 27th European Systemic Functional Linguistics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Salamanca, Spain. pp.161-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04161980v1</w:t>
+                <w:t xml:space="preserve">hal-01820393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier corpus : Comment utiliser des corpus pour l’enseignement des langues étrangères ?</w:t>
+                <w:t xml:space="preserve">Exploitation didactique du corpus EIIDA (Atelier Corpus/Démontration)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ntre présence et distance. Accompagner et découvrir des pratiques pédagogiques en langues à l’université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">4eme journée d’études Valoriser et développer les outils autour des corpus dans une perspective didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Apr 2017, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04161976v1</w:t>
+                <w:t xml:space="preserve">halshs-04161980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation didactique des corpus: entre sensibilisation et application</w:t>
+                <w:t xml:space="preserve">Atelier corpus : Comment utiliser des corpus pour l’enseignement des langues étrangères ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrième rencontre / Valoriser et développer les outils autour des corpus dans une perspective didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Apr 2017, Valence, France</w:t>
+              <w:t xml:space="preserve">ntre présence et distance. Accompagner et découvrir des pratiques pédagogiques en langues à l’université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04161929v1</w:t>
+                <w:t xml:space="preserve">halshs-04161976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux dispositifs d’enseignements hybrides basés sur corpus : résultats et défis.</w:t>
+                <w:t xml:space="preserve">Exploitation didactique des corpus: entre sensibilisation et application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre présence et distance. Accompagner et découvrir des pratiques pédagogiques en langues à l’université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Quatrième rencontre / Valoriser et développer les outils autour des corpus dans une perspective didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Apr 2017, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03100590v1</w:t>
+                <w:t xml:space="preserve">halshs-04161929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les corpus d’apprenants : ressources négligées en anglais de spécialité</w:t>
               </w:r>
@@ -2952,385 +2952,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04161955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing the viewpoint of error analysis : from local to textual</w:t>
+                <w:t xml:space="preserve">Adding a new theoretical framework to Error Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque WRAB III (Writing Research Across Borders)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Learner Corpus Research Summer School Corpus approaches to phraseology - Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de Louvain, Sep 2014, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465430v1</w:t>
+                <w:t xml:space="preserve">halshs-04161961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding a new theoretical framework to Error Analysis</w:t>
+                <w:t xml:space="preserve">Can Systemic Functional Grammar’s metafunctions contribute to Error Analysis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learner Corpus Research Summer School Corpus approaches to phraseology - Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de Louvain, Sep 2014, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">25th European Systemic Functional Linguistics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04161961v1</w:t>
+                <w:t xml:space="preserve">halshs-03100645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Systemic Functional Grammar’s metafunctions contribute to Error Analysis?</w:t>
+                <w:t xml:space="preserve">Changing the viewpoint of error analysis : from local to textual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Systemic Functional Linguistics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque WRAB III (Writing Research Across Borders)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03100645v1</w:t>
+                <w:t xml:space="preserve">hal-01465430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le potentiel interpersonnel : une étude de corpus d’apprenants</w:t>
+                <w:t xml:space="preserve">Changing the viewpoint of error analysis: a systemic functional perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Séminaire National de l’Association Française de Linguistique Systémique Fonctionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Diderot, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">34ème colloque du Groupe d’Etude et de Recherche en Anglais de Spécialité (GERAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole normale supérieure de Cachan, Mar 2013, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04161945v1</w:t>
+                <w:t xml:space="preserve">halshs-04161940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing the viewpoint of error analysis: a systemic functional perspective</w:t>
+                <w:t xml:space="preserve">Le potentiel interpersonnel : une étude de corpus d’apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème colloque du Groupe d’Etude et de Recherche en Anglais de Spécialité (GERAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole normale supérieure de Cachan, Mar 2013, Cachan, France</w:t>
+              <w:t xml:space="preserve">4ème Séminaire National de l’Association Française de Linguistique Systémique Fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04161940v1</w:t>
+                <w:t xml:space="preserve">halshs-04161945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing the viewpoint of error analysis: a systemic functional perspective</w:t>
               </w:r>
@@ -3647,51 +3647,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92B98F4E"/>
+    <w:nsid w:val="9C68CFB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3878,51 +3878,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clive-e-hamilton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8945-6490" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200214322" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/116149717568110951534" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clillac-arp.u-paris.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aflsf.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive E. Hamilton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/lhs-2025-0001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Merkin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amper.2025.100250" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089971v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/lhs-2025-0002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769510v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bennetts White" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mlc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650601v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Thouvenot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Paek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.6611" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100279v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.5155" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570889v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Carter-Thomas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/chimera2017.4.1.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17184/eac.9782813004109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5762" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/science-systemic-functional-linguistics-and-language-change" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354495v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valdez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354506v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100504v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100916v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336137v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161966v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820393v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161980v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161976v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100590v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161958v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465430v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161961v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161940v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100659v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161949v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01378302v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clive-e-hamilton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8945-6490" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200214322" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/116149717568110951534" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clillac-arp.u-paris.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aflsf.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive E. Hamilton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/lhs-2025-0001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Merkin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amper.2025.100250" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089971v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/lhs-2025-0002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769510v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bennetts White" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mlc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650601v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Thouvenot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Paek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.6611" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100279v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.5155" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570889v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Carter-Thomas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/chimera2017.4.1.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17184/eac.9782813004109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5762" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/science-systemic-functional-linguistics-and-language-change" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354506v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354495v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valdez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100504v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100916v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336137v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161966v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161980v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161976v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161958v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161961v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100645v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161940v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161945v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100659v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161949v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01378302v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>