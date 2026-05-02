--- v1 (2026-04-01)
+++ v2 (2026-05-02)
@@ -266,196 +266,196 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Éditorial] Cross-Cultural Perspectives in Systemic Functional Linguistics and Translation</w:t>
+                <w:t xml:space="preserve">Rewriting Language Support: Bridging Pedagogical Cultures through Writing Centre Integration in French Higher Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Merkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistics and the Human Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3138/lhs-2025-0001⟩</w:t>
+              <w:t xml:space="preserve">Ampersand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.100250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amper.2025.100250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089984v1</w:t>
+                <w:t xml:space="preserve">hal-05424588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rewriting Language Support: Bridging Pedagogical Cultures through Writing Centre Integration in French Higher Education</w:t>
+                <w:t xml:space="preserve">[Éditorial] Cross-Cultural Perspectives in Systemic Functional Linguistics and Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucy Merkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ampersand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.100250. </w:t>
+              <w:t xml:space="preserve">Linguistics and the Human Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amper.2025.100250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3138/lhs-2025-0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05424588v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05089984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SFL Glass Ceiling in French Linguistic Circles: Exploring the Translation Window</w:t>
               </w:r>
@@ -2072,109 +2072,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux dispositifs d’enseignements hybrides basés sur corpus : résultats et défis.</w:t>
+                <w:t xml:space="preserve">Functional and thematic ngrams in specialized corpora: the case of academic English, French and Spanish.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre présence et distance. Accompagner et découvrir des pratiques pédagogiques en langues à l’université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">9e colloque international de linguistique de corpus : phraséologie en corpus de spécialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03100590v1</w:t>
+                <w:t xml:space="preserve">halshs-03100606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do English and French do it differently? Comparing mode and genre in scientific discourse</w:t>
               </w:r>
@@ -2387,385 +2374,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03100562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and thematic ngrams in specialized corpora: the case of academic English, French and Spanish.</w:t>
+                <w:t xml:space="preserve">Spoken and written modes of scientific discourse : some distinctions between English and French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e colloque international de linguistique de corpus : phraséologie en corpus de spécialité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">ESFLC 2017 : 27th European Systemic Functional Linguistics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Salamanca, Spain. pp.161-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03100606v1</w:t>
+                <w:t xml:space="preserve">hal-01820393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spoken and written modes of scientific discourse : some distinctions between English and French</w:t>
+                <w:t xml:space="preserve">Exploitation didactique du corpus EIIDA (Atelier Corpus/Démontration)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESFLC 2017 : 27th European Systemic Functional Linguistics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Salamanca, Spain. pp.161-168</w:t>
+              <w:t xml:space="preserve">4eme journée d’études Valoriser et développer les outils autour des corpus dans une perspective didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Apr 2017, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820393v1</w:t>
+                <w:t xml:space="preserve">halshs-04161980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation didactique du corpus EIIDA (Atelier Corpus/Démontration)</w:t>
+                <w:t xml:space="preserve">Atelier corpus : Comment utiliser des corpus pour l’enseignement des langues étrangères ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4eme journée d’études Valoriser et développer les outils autour des corpus dans une perspective didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Apr 2017, Valence, France</w:t>
+              <w:t xml:space="preserve">ntre présence et distance. Accompagner et découvrir des pratiques pédagogiques en langues à l’université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04161980v1</w:t>
+                <w:t xml:space="preserve">halshs-04161976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier corpus : Comment utiliser des corpus pour l’enseignement des langues étrangères ?</w:t>
+                <w:t xml:space="preserve">Exploitation didactique des corpus: entre sensibilisation et application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ntre présence et distance. Accompagner et découvrir des pratiques pédagogiques en langues à l’université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Quatrième rencontre / Valoriser et développer les outils autour des corpus dans une perspective didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Apr 2017, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04161976v1</w:t>
+                <w:t xml:space="preserve">halshs-04161929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation didactique des corpus: entre sensibilisation et application</w:t>
+                <w:t xml:space="preserve">Deux dispositifs d’enseignements hybrides basés sur corpus : résultats et défis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrième rencontre / Valoriser et développer les outils autour des corpus dans une perspective didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Apr 2017, Valence, France</w:t>
+              <w:t xml:space="preserve">Entre présence et distance. Accompagner et découvrir des pratiques pédagogiques en langues à l’université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04161929v1</w:t>
+                <w:t xml:space="preserve">halshs-03100590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les corpus d’apprenants : ressources négligées en anglais de spécialité</w:t>
               </w:r>
@@ -2952,385 +2952,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04161955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding a new theoretical framework to Error Analysis</w:t>
+                <w:t xml:space="preserve">Changing the viewpoint of error analysis : from local to textual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learner Corpus Research Summer School Corpus approaches to phraseology - Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de Louvain, Sep 2014, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">Colloque WRAB III (Writing Research Across Borders)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04161961v1</w:t>
+                <w:t xml:space="preserve">hal-01465430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Systemic Functional Grammar’s metafunctions contribute to Error Analysis?</w:t>
+                <w:t xml:space="preserve">Adding a new theoretical framework to Error Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Systemic Functional Linguistics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Learner Corpus Research Summer School Corpus approaches to phraseology - Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de Louvain, Sep 2014, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03100645v1</w:t>
+                <w:t xml:space="preserve">halshs-04161961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing the viewpoint of error analysis : from local to textual</w:t>
+                <w:t xml:space="preserve">Can Systemic Functional Grammar’s metafunctions contribute to Error Analysis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque WRAB III (Writing Research Across Borders)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">25th European Systemic Functional Linguistics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465430v1</w:t>
+                <w:t xml:space="preserve">halshs-03100645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing the viewpoint of error analysis: a systemic functional perspective</w:t>
+                <w:t xml:space="preserve">Le potentiel interpersonnel : une étude de corpus d’apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème colloque du Groupe d’Etude et de Recherche en Anglais de Spécialité (GERAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole normale supérieure de Cachan, Mar 2013, Cachan, France</w:t>
+              <w:t xml:space="preserve">4ème Séminaire National de l’Association Française de Linguistique Systémique Fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04161940v1</w:t>
+                <w:t xml:space="preserve">halshs-04161945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le potentiel interpersonnel : une étude de corpus d’apprenants</w:t>
+                <w:t xml:space="preserve">Changing the viewpoint of error analysis: a systemic functional perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Séminaire National de l’Association Française de Linguistique Systémique Fonctionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Diderot, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">34ème colloque du Groupe d’Etude et de Recherche en Anglais de Spécialité (GERAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole normale supérieure de Cachan, Mar 2013, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04161945v1</w:t>
+                <w:t xml:space="preserve">halshs-04161940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing the viewpoint of error analysis: a systemic functional perspective</w:t>
               </w:r>
@@ -3647,51 +3647,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C68CFB9"/>
+    <w:nsid w:val="6D63D145"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3878,51 +3878,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clive-e-hamilton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8945-6490" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200214322" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/116149717568110951534" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clillac-arp.u-paris.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aflsf.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive E. Hamilton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/lhs-2025-0001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Merkin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amper.2025.100250" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089971v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/lhs-2025-0002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769510v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bennetts White" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mlc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650601v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Thouvenot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Paek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.6611" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100279v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.5155" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570889v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Carter-Thomas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/chimera2017.4.1.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17184/eac.9782813004109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5762" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/science-systemic-functional-linguistics-and-language-change" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354506v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354495v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valdez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100504v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100916v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336137v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161966v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161980v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161976v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161958v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161961v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100645v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161940v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161945v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100659v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161949v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01378302v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clive-e-hamilton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8945-6490" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200214322" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/116149717568110951534" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clillac-arp.u-paris.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aflsf.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424588v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive E. Hamilton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Merkin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amper.2025.100250" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089984v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/lhs-2025-0001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089971v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/lhs-2025-0002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769510v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bennetts White" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mlc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650601v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Thouvenot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Paek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.6611" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100279v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.5155" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570889v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Carter-Thomas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/chimera2017.4.1.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17184/eac.9782813004109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5762" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/science-systemic-functional-linguistics-and-language-change" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354506v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354495v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valdez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100504v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100916v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336137v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100606v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161966v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820393v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161980v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161976v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100590v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161958v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465430v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161961v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161940v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100659v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161949v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01378302v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>