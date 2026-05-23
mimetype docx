--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1529,790 +1529,790 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05089993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendances et normes dans le corpus CarDiBioMed</w:t>
+                <w:t xml:space="preserve">Triangulating Shell-Noun Usage Across Genres and Proficiency Levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus d’apprenants / corpus d’experts : Quels enseignements pour la caractérisation du discours scientifique ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Cité, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">43 Congreso Internacional de la Asociación Española de Lingüística Aplicada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Granada, Apr 2026, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354506v1</w:t>
+                <w:t xml:space="preserve">hal-05622771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration terminologique dans les écrits scientifiques d’un corpus comparable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’angle mort évaluatif : quand l’expert du domaine néglige la compétence linguistique et l’expert de la langue néglige la compétence discursive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Merkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristian Valdez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus de genres spécialisés: caractérisation, méthodes et applications didactiques (COSEDI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Dec 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">47e colloque du GERAS. Synergie : Collaboration entre experts du domaine et experts de la langue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bourgogne Europe, Mar 2026, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354495v1</w:t>
+                <w:t xml:space="preserve">hal-05622781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring keyness and inter-translator reliability in scientific English translation</w:t>
+                <w:t xml:space="preserve">Exploration terminologique dans les écrits scientifiques d’un corpus comparable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Valdez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traduction et études de corpus avec LSF : méthodologie, terminologie, obstacles. Journée d’études de l’Association française de linguistique systémique fonctionnelle (AFLSF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Corpus de genres spécialisés: caractérisation, méthodes et applications didactiques (COSEDI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Dec 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04161983v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance auctoriale dans la rédaction des étudiants en L1 et L2.</w:t>
+                <w:t xml:space="preserve">Tendances et normes dans le corpus CarDiBioMed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFLA - Traiter, explorer et analyser les corpus : quels apports pour la société ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Julien Longhi; Grégory Miras, Feb 2020, Cergy, France</w:t>
+              <w:t xml:space="preserve">Corpus d’apprenants / corpus d’experts : Quels enseignements pour la caractérisation du discours scientifique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Cité, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03100470v1</w:t>
+                <w:t xml:space="preserve">hal-04354506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the lexico-grammatical gates of academic discourse: the case of stance and standing. Colloque</w:t>
+                <w:t xml:space="preserve">Exploring keyness and inter-translator reliability in scientific English translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les genres en anglais de spécialité : définitions, méthodologies d’analyse et retombées pédagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Margaux Coutherut; Gwen Le Cor, Feb 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Traduction et études de corpus avec LSF : méthodologie, terminologie, obstacles. Journée d’études de l’Association française de linguistique systémique fonctionnelle (AFLSF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03100504v1</w:t>
+                <w:t xml:space="preserve">halshs-04161983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiter les corpus d’écrits universitaires : le poids de la discipline et le niveau d’expertise</w:t>
+                <w:t xml:space="preserve">Distance auctoriale dans la rédaction des étudiants en L1 et L2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du recueil de données à l'analyse des corpus en didactique de l’anglais : éthique, procédure, outils, moyens, 2ème journée d'étude de l'ARDAA (Association pour la Recherche en Didactique de l'Anglais et en Acquisition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Nancy, France</w:t>
+              <w:t xml:space="preserve">AFLA - Traiter, explorer et analyser les corpus : quels apports pour la société ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julien Longhi; Grégory Miras, Feb 2020, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100916v1</w:t>
+                <w:t xml:space="preserve">halshs-03100470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Corpus-based Approach to Teaching Academic English</w:t>
+                <w:t xml:space="preserve">Beyond the lexico-grammatical gates of academic discourse: the case of stance and standing. Colloque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Projet Conjoint de Formation PERL - USPC (France) – CIN (Argentine) : Pédagogie universitaire et nouvelles technologies. Bilan et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Les genres en anglais de spécialité : définitions, méthodologies d’analyse et retombées pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Margaux Coutherut; Gwen Le Cor, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336137v1</w:t>
+                <w:t xml:space="preserve">halshs-03100504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and thematic ngrams in specialized corpora: the case of academic English, French and Spanish.</w:t>
+                <w:t xml:space="preserve">Exploiter les corpus d’écrits universitaires : le poids de la discipline et le niveau d’expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e colloque international de linguistique de corpus : phraséologie en corpus de spécialité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Du recueil de données à l'analyse des corpus en didactique de l’anglais : éthique, procédure, outils, moyens, 2ème journée d'étude de l'ARDAA (Association pour la Recherche en Didactique de l'Anglais et en Acquisition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03100606v1</w:t>
+                <w:t xml:space="preserve">hal-03100916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do English and French do it differently? Comparing mode and genre in scientific discourse</w:t>
+                <w:t xml:space="preserve">A Corpus-based Approach to Teaching Academic English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESFLC 2017 : 27th European Systemic Functional Linguistics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Salamanque, Spain</w:t>
+              <w:t xml:space="preserve">Journée d’étude Projet Conjoint de Formation PERL - USPC (France) – CIN (Argentine) : Pédagogie universitaire et nouvelles technologies. Bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374165v1</w:t>
+                <w:t xml:space="preserve">hal-03336137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densité et polyfonctionnalité verbales dans le discours scientifique en anglais et en français : l’influence du mode oral/écrit</w:t>
+                <w:t xml:space="preserve">Functional and thematic ngrams in specialized corpora: the case of academic English, French and Spanish.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche du laboratoire LATTICE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS/Sorbonne Nouvelle, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">9e colloque international de linguistique de corpus : phraséologie en corpus de spécialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04161966v1</w:t>
+                <w:t xml:space="preserve">halshs-03100606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experiment with three genre-specific corpora for teaching EAP to French speakers.</w:t>
               </w:r>
@@ -2374,1095 +2374,1246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03100562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spoken and written modes of scientific discourse : some distinctions between English and French</w:t>
+                <w:t xml:space="preserve">Do English and French do it differently? Comparing mode and genre in scientific discourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESFLC 2017 : 27th European Systemic Functional Linguistics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Salamanca, Spain. pp.161-168</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Salamanque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820393v1</w:t>
+                <w:t xml:space="preserve">hal-02374165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation didactique du corpus EIIDA (Atelier Corpus/Démontration)</w:t>
+                <w:t xml:space="preserve">Densité et polyfonctionnalité verbales dans le discours scientifique en anglais et en français : l’influence du mode oral/écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4eme journée d’études Valoriser et développer les outils autour des corpus dans une perspective didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Apr 2017, Valence, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche du laboratoire LATTICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS/Sorbonne Nouvelle, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04161980v1</w:t>
+                <w:t xml:space="preserve">halshs-04161966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier corpus : Comment utiliser des corpus pour l’enseignement des langues étrangères ?</w:t>
+                <w:t xml:space="preserve">Spoken and written modes of scientific discourse : some distinctions between English and French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ntre présence et distance. Accompagner et découvrir des pratiques pédagogiques en langues à l’université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">ESFLC 2017 : 27th European Systemic Functional Linguistics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Salamanca, Spain. pp.161-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04161976v1</w:t>
+                <w:t xml:space="preserve">hal-01820393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation didactique des corpus: entre sensibilisation et application</w:t>
+                <w:t xml:space="preserve">Exploitation didactique du corpus EIIDA (Atelier Corpus/Démontration)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrième rencontre / Valoriser et développer les outils autour des corpus dans une perspective didactique</w:t>
+              <w:t xml:space="preserve">4eme journée d’études Valoriser et développer les outils autour des corpus dans une perspective didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble Alpes, Apr 2017, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04161929v1</w:t>
+                <w:t xml:space="preserve">halshs-04161980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux dispositifs d’enseignements hybrides basés sur corpus : résultats et défis.</w:t>
+                <w:t xml:space="preserve">Atelier corpus : Comment utiliser des corpus pour l’enseignement des langues étrangères ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre présence et distance. Accompagner et découvrir des pratiques pédagogiques en langues à l’université</w:t>
+              <w:t xml:space="preserve">ntre présence et distance. Accompagner et découvrir des pratiques pédagogiques en langues à l’université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03100590v1</w:t>
+                <w:t xml:space="preserve">halshs-04161976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les corpus d’apprenants : ressources négligées en anglais de spécialité</w:t>
+                <w:t xml:space="preserve">Exploitation didactique des corpus: entre sensibilisation et application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du laboratoire CLILLAC-ARP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Diderot, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Quatrième rencontre / Valoriser et développer les outils autour des corpus dans une perspective didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Apr 2017, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04161958v1</w:t>
+                <w:t xml:space="preserve">halshs-04161929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the misuse, underuse and overuse of lexical sequences in English L2 student essays</w:t>
+                <w:t xml:space="preserve">Deux dispositifs d’enseignements hybrides basés sur corpus : résultats et défis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser le figement : enjeux et perspectives en phraséodidactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Entre présence et distance. Accompagner et découvrir des pratiques pédagogiques en langues à l’université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03100630v1</w:t>
+                <w:t xml:space="preserve">halshs-03100590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution des corpus écrits</w:t>
+                <w:t xml:space="preserve">Les corpus d’apprenants : ressources négligées en anglais de spécialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire méthodologie de l’école doctorale 268</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du laboratoire CLILLAC-ARP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04161955v1</w:t>
+                <w:t xml:space="preserve">halshs-04161958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing the viewpoint of error analysis : from local to textual</w:t>
+                <w:t xml:space="preserve">Exploring the misuse, underuse and overuse of lexical sequences in English L2 student essays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque WRAB III (Writing Research Across Borders)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Repenser le figement : enjeux et perspectives en phraséodidactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465430v1</w:t>
+                <w:t xml:space="preserve">halshs-03100630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding a new theoretical framework to Error Analysis</w:t>
+                <w:t xml:space="preserve">Constitution des corpus écrits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learner Corpus Research Summer School Corpus approaches to phraseology - Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de Louvain, Sep 2014, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">Séminaire méthodologie de l’école doctorale 268</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Nouvelle, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04161961v1</w:t>
+                <w:t xml:space="preserve">halshs-04161955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Systemic Functional Grammar’s metafunctions contribute to Error Analysis?</w:t>
+                <w:t xml:space="preserve">Changing the viewpoint of error analysis : from local to textual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Systemic Functional Linguistics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque WRAB III (Writing Research Across Borders)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03100645v1</w:t>
+                <w:t xml:space="preserve">hal-01465430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le potentiel interpersonnel : une étude de corpus d’apprenants</w:t>
+                <w:t xml:space="preserve">Adding a new theoretical framework to Error Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Séminaire National de l’Association Française de Linguistique Systémique Fonctionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Diderot, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Learner Corpus Research Summer School Corpus approaches to phraseology - Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de Louvain, Sep 2014, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04161945v1</w:t>
+                <w:t xml:space="preserve">halshs-04161961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing the viewpoint of error analysis: a systemic functional perspective</w:t>
+                <w:t xml:space="preserve">Can Systemic Functional Grammar’s metafunctions contribute to Error Analysis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème colloque du Groupe d’Etude et de Recherche en Anglais de Spécialité (GERAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole normale supérieure de Cachan, Mar 2013, Cachan, France</w:t>
+              <w:t xml:space="preserve">25th European Systemic Functional Linguistics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04161940v1</w:t>
+                <w:t xml:space="preserve">halshs-03100645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing the viewpoint of error analysis: a systemic functional perspective</w:t>
+                <w:t xml:space="preserve">Le potentiel interpersonnel : une étude de corpus d’apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34e colloque du Groupe d’Etude et de Recherche en Anglais de Spécialité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Cachan, France</w:t>
+              <w:t xml:space="preserve">4ème Séminaire National de l’Association Française de Linguistique Systémique Fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03100659v1</w:t>
+                <w:t xml:space="preserve">halshs-04161945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Changing the viewpoint of error analysis: a systemic functional perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive E. Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34ème colloque du Groupe d’Etude et de Recherche en Anglais de Spécialité (GERAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole normale supérieure de Cachan, Mar 2013, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04161940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changing the viewpoint of error analysis: a systemic functional perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive E. Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34e colloque du Groupe d’Etude et de Recherche en Anglais de Spécialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03100659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Peut-on parler de panne communicative en langue étrangère ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants du laboratoire LaTTiCe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole normale supérieure/Sorbonne Nouvelle, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04161949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3472,114 +3623,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des erreurs en anglais L2 : vers une typologie intégrant système et texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Sorbonne Nouvelle - Paris 3, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01378302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3647,51 +3798,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D63D145"/>
+    <w:nsid w:val="3235984B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3878,51 +4029,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clive-e-hamilton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8945-6490" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200214322" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/116149717568110951534" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clillac-arp.u-paris.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aflsf.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424588v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive E. Hamilton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Merkin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amper.2025.100250" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089984v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/lhs-2025-0001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089971v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/lhs-2025-0002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769510v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bennetts White" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mlc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650601v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Thouvenot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Paek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.6611" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100279v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.5155" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570889v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Carter-Thomas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/chimera2017.4.1.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17184/eac.9782813004109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5762" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/science-systemic-functional-linguistics-and-language-change" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354506v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354495v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valdez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100504v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100916v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336137v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100606v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161966v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820393v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161980v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161976v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100590v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161958v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465430v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161961v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161940v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100659v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161949v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01378302v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clive-e-hamilton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8945-6490" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200214322" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/116149717568110951534" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clillac-arp.u-paris.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aflsf.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424588v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive E. Hamilton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Merkin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amper.2025.100250" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089984v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/lhs-2025-0001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089971v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/lhs-2025-0002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769510v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bennetts White" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mlc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650601v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Thouvenot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100301v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Paek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.6611" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100279v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.5155" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570889v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Carter-Thomas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/chimera2017.4.1.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17184/eac.9782813004109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5762" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/science-systemic-functional-linguistics-and-language-change" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622771v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622781v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354495v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Valdez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354506v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161983v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100470v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100916v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336137v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374165v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161966v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820393v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161976v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161929v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100590v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161958v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100630v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161955v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161961v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161940v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100659v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161949v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01378302v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>