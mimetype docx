--- v0 (2026-03-17)
+++ v1 (2026-05-05)
@@ -201,195 +201,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tad pili with adaptable tips mediate contact-dependent killing during bacterial predation</w:t>
+                <w:t xml:space="preserve">Intracellular Amorphous Calcium Carbonate Biomineralization in Methanotrophic Gammaproteobacteria Was Acquired by Horizontal Gene Transfer From Cyanobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Herrou</w:t>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia My</w:t>
+                <w:t xml:space="preserve">Maxime Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Monteil</w:t>
+                <w:t xml:space="preserve">Fériel Skouri‐panet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Bergot</w:t>
+                <w:t xml:space="preserve">Geoffroy Gaschignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rikesh Jain</w:t>
+                <w:t xml:space="preserve">Neha Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.4425. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 28 (4), pp.e70270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-58967-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.70270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086363v1</w:t>
+                <w:t xml:space="preserve">pasteur-05589337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$Magnetovirga\ frankeli$ gen. Nov., sp. nov., a magnetotactic bacterium isolated from the Salton Sea, California, that represents a novel lineage in the $Gammaprotoeobacteria$</w:t>
               </w:r>
@@ -427,1024 +427,1024 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Ropion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 48 (4), pp.126621. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.syapm.2025.126621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering enzymatic tools promoting lignocellulose breakdown in the anaerobic bacterium Ruminiclostridium cellulolyticum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tad pili with adaptable tips mediate contact-dependent killing during bacterial predation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Holmière</w:t>
+                <w:t xml:space="preserve">Julien Herrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Mejia-Otalvaro</w:t>
+                <w:t xml:space="preserve">Laetitia My</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Debard</w:t>
+                <w:t xml:space="preserve">Caroline Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lison Degeilh</w:t>
+                <w:t xml:space="preserve">Rikesh Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.24. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.4425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-09287-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-58967-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441823v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetotactic bacteria affiliated with diverse &amp;lt;i&amp;gt;Pseudomonadota&amp;lt;/i&amp;gt; families biomineralize intracellular Ca-carbonate</w:t>
+                <w:t xml:space="preserve">Uncovering enzymatic tools promoting lignocellulose breakdown in the anaerobic bacterium Ruminiclostridium cellulolyticum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille C Mangin</w:t>
+                <w:t xml:space="preserve">Nicolas Vita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Benzerara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Bergot</w:t>
+                <w:t xml:space="preserve">Marion Holmière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Menguy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Alonso</w:t>
+                <w:t xml:space="preserve">Felipe Mejia-Otalvaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Degeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ismejo/wrae260⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-09287-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942957v1</w:t>
+                <w:t xml:space="preserve">hal-05441823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The green algae CO2 concentrating mechanism and photorespiration jointly operate during acclimation to low CO2</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetotactic bacteria affiliated with diverse &amp;lt;i&amp;gt;Pseudomonadota&amp;lt;/i&amp;gt; families biomineralize intracellular Ca-carbonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saleh Alseekh</w:t>
+                <w:t xml:space="preserve">Camille C Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Veillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Auroy</w:t>
+                <w:t xml:space="preserve">Nicolas Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-60525-7⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (1), pp.wrae260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ismejo/wrae260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373542v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silent gene clusters encode magnetic organelle biosynthesis in a non-magnetotactic phototrophic bacterium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The green algae CO2 concentrating mechanism and photorespiration jointly operate during acclimation to low CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dziuba</w:t>
+                <w:t xml:space="preserve">Marie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Paulus</w:t>
+                <w:t xml:space="preserve">Saleh Alseekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Schramm</w:t>
+                <w:t xml:space="preserve">Florian Veillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Awal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Pósfai</w:t>
+                <w:t xml:space="preserve">Pascaline Auroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-022-01348-y⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.5296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-60525-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03993880v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetosome proteins belong to universal protein families involved in many cell processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silent gene clusters encode magnetic organelle biosynthesis in a non-magnetotactic phototrophic bacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dziuba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline L Monteil</w:t>
+                <w:t xml:space="preserve">A. Paulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vallenet</w:t>
+                <w:t xml:space="preserve">L. Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Schüler</w:t>
+                <w:t xml:space="preserve">R. Awal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher T Lefevre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Pósfai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119 (39), </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (3), pp.326-339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2208648119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41396-022-01348-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872975v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03993880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periplasmic Bacterial Biomineralization of Copper Sulfide Nanoparticles</w:t>
+                <w:t xml:space="preserve">Magnetosome proteins belong to universal protein families involved in many cell processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeseul Park</w:t>
+                <w:t xml:space="preserve">Caroline L Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zohar Eyal</w:t>
+                <w:t xml:space="preserve">David Vallenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Péter Pekker</w:t>
+                <w:t xml:space="preserve">Dirk Schüler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel M. Chevrier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christopher T Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202203444⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (39), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2208648119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03830264v1</w:t>
+                <w:t xml:space="preserve">hal-03872975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genome sequence of strain SS-5, a magnetotactic gammaproteobacterium isolated from the Salton Sea, a shallow, saline, endorheic Rift Lake located on the San Andreas Fault in California</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Periplasmic Bacterial Biomineralization of Copper Sulfide Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeseul Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Trubitsyn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Monteil</w:t>
+                <w:t xml:space="preserve">Zohar Eyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corey Geurink</w:t>
+                <w:t xml:space="preserve">Péter Pekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviana Morillo-Lopez</w:t>
+                <w:t xml:space="preserve">Daniel M. Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Gonzaga Paula de Almeida</w:t>
+                <w:t xml:space="preserve">Christopher T Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (1), pp.e00928-20. </w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (28), pp.2203444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mra.00928-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/advs.202203444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336923v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of novel aphid‐killing bacteria to protect plants</w:t>
               </w:r>
@@ -1558,351 +1558,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice nucleation in a Gram-positive bacterium isolated from precipitation depends on a polyketide synthase and non-ribosomal peptide synthetase</w:t>
+                <w:t xml:space="preserve">Mass collection of magnetotactic bacteria from the permanently stratified ferruginous Lake Pavin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Failor</w:t>
+                <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haijie Liu</w:t>
+                <w:t xml:space="preserve">François P Mathon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Llontop</w:t>
+                <w:t xml:space="preserve">Didier Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Leblanc</w:t>
+                <w:t xml:space="preserve">Cécile C Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noam Eckshtain-Levi</w:t>
+                <w:t xml:space="preserve">Eric Viollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-021-01140-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03401088v1</w:t>
+                <w:t xml:space="preserve">hal-03171041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass collection of magnetotactic bacteria from the permanently stratified ferruginous Lake Pavin, France</w:t>
+                <w:t xml:space="preserve">Ice nucleation in a Gram-positive bacterium isolated from precipitation depends on a polyketide synthase and non-ribosomal peptide synthetase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Busigny</w:t>
+                <w:t xml:space="preserve">Kevin Failor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François P Mathon</w:t>
+                <w:t xml:space="preserve">Haijie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Jézéquel</w:t>
+                <w:t xml:space="preserve">Marco Llontop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile C Bidaud</w:t>
+                <w:t xml:space="preserve">Sophie Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Viollier</w:t>
+                <w:t xml:space="preserve">Noam Eckshtain-Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41396-021-01140-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171041v1</w:t>
+                <w:t xml:space="preserve">hal-03401088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The gammaproteobacterium Achromatium forms intracellular amorphous calcium carbonate and not (crystalline) calcite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bolzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1960,1338 +1960,1342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular amorphous Ca-carbonate and magnetite biomineralization by a magnetotactic bacterium affiliated to the Alphaproteobacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Complete genome sequence of strain SS-5, a magnetotactic gammaproteobacterium isolated from the Salton Sea, a shallow, saline, endorheic Rift Lake located on the San Andreas Fault in California</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trubitsyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bidaud</w:t>
+                <w:t xml:space="preserve">Corey Geurink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Michot-Achdjian</w:t>
+                <w:t xml:space="preserve">Viviana Morillo-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Gonzaga Paula de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41396-020-00747-3⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.e00928-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.00928-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02961539v1</w:t>
+                <w:t xml:space="preserve">hal-03336923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From conservation to structure, studies of magnetosome associated cation diffusion facilitators (CDF) proteins in Proteobacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Keren-Khadmy Noa</w:t>
+                <w:t xml:space="preserve">Intracellular amorphous Ca-carbonate and magnetite biomineralization by a magnetotactic bacterium affiliated to the Alphaproteobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Zeytuni</w:t>
+                <w:t xml:space="preserve">Nicolas F Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitzan Kutnowski</w:t>
+                <w:t xml:space="preserve">Cécile Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Perriere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Monteil</w:t>
+                <w:t xml:space="preserve">Emmanuel Michot-Achdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (4), pp.e0231839. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), 18 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0231839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41396-020-00747-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625248v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02961539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetospirillum gryphiswaldense</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Exploring protein space: From hydrolase to ligase by substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nir Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christopher T. Lefèvre</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Vishkautzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyal Gur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2020.06.001⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaa215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993754v1</w:t>
+                <w:t xml:space="preserve">hal-03046442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron‐biomineralizing organelle in magnetotactic bacteria: function, synthesis and preservation in ancient rock samples</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Repeated horizontal gene transfers triggered parallel evolution of magnetotaxis in two evolutionary divergent lineages of magnetotactic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Grouzdev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-020-0647-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15098⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02919104v1</w:t>
+                <w:t xml:space="preserve">hal-02625381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated horizontal gene transfers triggered parallel evolution of magnetotaxis in two evolutionary divergent lineages of magnetotactic bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">From conservation to structure, studies of magnetosome associated cation diffusion facilitators (CDF) proteins in Proteobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keren-Khadmy Noa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Zeytuni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitzan Kutnowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zoé Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (4), pp.e0231839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0231839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-020-0647-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02625381v1</w:t>
+                <w:t xml:space="preserve">hal-02625248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring protein space: From hydrolase to ligase by substitution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Magnetospirillum gryphiswaldense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schüler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eyal Gur</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher T. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (11), pp.947-948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2020.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaa215⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03046442v1</w:t>
+                <w:t xml:space="preserve">hal-02993754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Sequence of Strain BW-2, a Magnetotactic Gammaproteobacterium in the Family Ectothiorhodospiraceae , Isolated from a Brackish Spring in Death Valley, California</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Iron‐biomineralizing organelle in magnetotactic bacteria: function, synthesis and preservation in ancient rock samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu F Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mathon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Busigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher T. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mra.01144-19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02462734v1</w:t>
+                <w:t xml:space="preserve">hal-02919104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ectosymbiotic bacteria at the origin of magnetoreception in a marine protist</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Complete Genome Sequence of Strain BW-2, a Magnetotactic Gammaproteobacterium in the Family Ectothiorhodospiraceae , Isolated from a Brackish Spring in Death Valley, California</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corey Geurink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher T. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Morillo-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-019-0432-7⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.01144-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02122376v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02462734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetoreception in Microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher T. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (4), pp.266-275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tim.2019.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02378779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An AlgU-Regulated Antisense Transcript Encoded within the Pseudomonas syringae fleQ Gene Has a Positive Effect on Motility</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ectosymbiotic bacteria at the origin of magnetoreception in a marine protist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boris Vinatzer</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vallenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan Swingle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 200 (7), </w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (7), pp.1088-1095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jb.00576-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41564-019-0432-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01950901v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02122376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic study of a novel magnetotactic Alphaproteobacteria uncovers the multiple ancestry of magnetotaxis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3355,64 +3359,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation and Dissolution of Magnetite Crystals in a Magnetically Responsive Ciliate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Preveral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3483,2441 +3487,2571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01950914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice nucleation active bacteria in precipitation are genetically diverse and nucleate ice by employing different mechanisms.</w:t>
+                <w:t xml:space="preserve">An AlgU-Regulated Antisense Transcript Encoded within the Pseudomonas syringae fleQ Gene Has a Positive Effect on Motility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. C. Failor</w:t>
+                <w:t xml:space="preserve">Eric Markel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David G. Schmale</w:t>
+                <w:t xml:space="preserve">Hollie Dalenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris A. Vinatzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Monteil</w:t>
+                <w:t xml:space="preserve">Boris Vinatzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Swingle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2017.124⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 200 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jb.00576-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604615v1</w:t>
+                <w:t xml:space="preserve">cea-01950901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desulfamplus magnetovallimortis gen. nov., sp nov., a magnetotactic bacterium from a brackish desert spring able to biomineralize greigite and magnetite, that represents a novel lineage in the Desulfobacteraceae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Testing differences between pathogen compositions with small samples and sparse data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Pignol</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Suffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Goyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.syapm.2017.05.001⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 107 (10), pp.1199-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-02-17-0070-FI⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01640027v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing differences between pathogen compositions with small samples and sparse data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Desulfamplus magnetovallimortis gen. nov., sp nov., a magnetotactic bacterium from a brackish desert spring able to biomineralize greigite and magnetite, that represents a novel lineage in the Desulfobacteraceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie C. T. Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henriette Goyeau</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Menguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ginet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-02-17-0070-FI⟩</w:t>
+              <w:t xml:space="preserve">Systematic and Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (5), pp.280--289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.syapm.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607233v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Proposal for a genome similarity-based taxonomy for plant-pathogenic bacteria that is sufficiently precise to reflect phylogeny, host range, and outbreak affiliation applied to $Pseudomonas\ syringae\ sensu\ lato$ as a proof of concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial ice nucleators scavenged from the atmosphere during simulated rain events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Hanlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Powers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Failor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris A. Vinatzer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Samuel K. Sheppard</w:t>
+                <w:t xml:space="preserve">Boris Vinatzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 107 (1), pp.18-28. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 163, pp.182-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/phyto-07-16-0252-r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.05.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336943v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial ice nucleators scavenged from the atmosphere during simulated rain events</w:t>
+                <w:t xml:space="preserve">A Proposal for a genome similarity-based taxonomy for plant-pathogenic bacteria that is sufficiently precise to reflect phylogeny, host range, and outbreak affiliation applied to $Pseudomonas\ syringae\ sensu\ lato$ as a proof of concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina Hanlon</w:t>
+                <w:t xml:space="preserve">Boris A. Vinatzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Powers</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Alexandra J. Weisberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boris Vinatzer</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitham A. Elmarakeby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel K. Sheppard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.05.030⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 107 (1), pp.18-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/phyto-07-16-0252-r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336937v1</w:t>
+                <w:t xml:space="preserve">hal-03336943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population-genomic insights into emergence, crop adaptation and dissemination of Pseudomonas syringae pathogens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ice nucleation active bacteria in precipitation are genetically diverse and nucleate ice by employing different mechanisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. C. Failor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David G. Schmale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris A. Vinatzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2 (10), pp.1-16. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (12), pp.2740-2753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mgen.0.000089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2017.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602197v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genomics of &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; pv. tomato to unravel emergence and modes and routes of transmission</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Population-genomic insights into emergence, crop adaptation and dissemination of Pseudomonas syringae pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher R. Clarke</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Koji Yahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Studholme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardos Mageiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1069.41⟩</w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (10), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.000089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632174v1</w:t>
+                <w:t xml:space="preserve">hal-01602197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing population genomics to understand how bacterial pathogens emerge, adapt to crop hosts, and disseminate.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Population genomics of &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; pv. tomato to unravel emergence and modes and routes of transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris A. Vinatzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher R. Clarke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-102313-045907⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1069, pp.289-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2015.1069.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02636703v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A system to automatically classify and name any individual genome-sequenced organism independently of current biological classification and nomenclature.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Pseudomonas viridiflava phylogroups in the P. syringae species complex are characterized by genetic variability and phenotypic plasticity of pathogenicity-related traits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scotland Leman</w:t>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio M. Balestra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089142⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (7), pp.2301-2315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634113v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil water flow is a source of the plant pathogen Pseudomonas syringae in subalpine headwaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Simler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (7), pp.2038-2052. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.12296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pseudomonas viridiflava phylogroups in the P. syringae species complex are characterized by genetic variability and phenotypic plasticity of pathogenicity-related traits.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A system to automatically classify and name any individual genome-sequenced organism independently of current biological classification and nomenclature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio M. Balestra</w:t>
+                <w:t xml:space="preserve">Haitham Marakeby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eman Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaa Torkey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhyun Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scotland Leman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12433⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.e89142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638544v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A user's guide to a data base of the diversity of&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; and its application to classifying strains in this phylogenetic complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (9), pp.e105547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0105547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Features of air masses associated with the deposition of &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Botrytis cinerea&amp;lt;/em&amp;gt; by rain and snowfall.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (11), pp.2290-2304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ismej.2014.55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The life history of&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt;: linking agriculture to earth system processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Harnessing population genomics to understand how bacterial pathogens emerge, adapt to crop hosts, and disseminate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris A. Vinatzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Berge</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher R. Clarke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 51, pp.85 - 104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-082712-102402⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 52, pp.19-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-102313-045907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02652198v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Vibrio parahaemolyticus, Vibrio vulnificus and Vibrio cholerae in French Mediterranean coastal lagoons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hervio-Heath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Mennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 164 (8), pp.867--874. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resmic.2013.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonagricultural reservoirs contribute to emergence and evolution of &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; crop pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongman Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haijie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco E. Mechan Llontop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scotland Leman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 199 (3), pp.800 - 811. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.12316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emigration of the plant pathogen Pseudomonas syringae from leaf litter contributes to its population dynamics in alpine snowpack</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The life history of&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt;: linking agriculture to earth system processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02680.x⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51, pp.85 - 104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-082712-102402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01318703v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudomonas syringae naturally lacking the canonical type III secretion system are ubiquitous in nonagricultural habitats, are phylogenetically diverse and can be pathogenic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moudjahidou Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris A. Vinatzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher R. Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Glaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6, pp.1325-1335. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2011.202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emigration of the plant pathogen Pseudomonas syringae from leaf litter contributes to its population dynamics in alpine snowpack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Glaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Soubeyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (8), pp.2099-2112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2011.02680.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Human-specific fecal bacteria in wastewater treatment plant effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44 (6), pp.1873-1883. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2009.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5927,1876 +6061,1876 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular formation of carbonates by bacteria as a new case of genetically controlled biomineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Monis Athar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Callebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Gaschignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MTM2024 - 8th International Meeting on Magnetotactic Bacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The biomineralization of intracellular amorphous carbonates by bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neha Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Gaschignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOMIN XVII 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Saint etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomineralization of intracelllar amorphous calcium carbonates (ACC) by bacteria: molecular mechanisms, evolutionary history and environmental significance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Bitard-Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bolzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cassier-Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Geochemistry, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A broad and operational classification framework to address the ecology of&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Pseudomonas syringae and related pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Málaga (Málaga). ESP.; Universidad Politécnica de Madrid (UPM). ESP.; Universidad de Navarra (Pamplona). ESP., Jun 2015, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the ecology of Pseudomonas syringae to probable scenarios of future disease emergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Conference on Plant Pathogenic Bacteria (ICPPB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Shanghai, China. 126 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel understanding of the water cycle as a link between unsuspected habitats of airborne pathogens -what consequences for plant disease management?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Congress of Plant Pathology (ICPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Pekin, China. 620 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of horizontal gene transfer in bacterial crop pathogen emergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris A. Vinatzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongman Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 APS Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Providence, Rhode Island, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle vision de l’histoire de vie des agents phytopathogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Microbiologistes de l'Inra 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L'Isle-sur-La-Sorgue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of the ice nucleation active bacterium&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; in precipitation is linked to air mass properties and their trajectories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Diversité de la bactérie phytopathogène &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; dans les eaux de surface, les nappes et les biofilms des réseaux d'irrigation de Basse Durance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Razan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Glaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. International Union of Geodesy and Geophysics (IUGG) General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Monash University. AUS., Jun 2011, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">5. colloque d'écologie microbienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Ecologie Microbienne (AFEM). FRA.; Association Tunisienne de Biotechnologie (ATBiotech). TUN., Nov 2011, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746011v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité de la bactérie phytopathogène &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; dans les eaux de surface, les nappes et les biofilms des réseaux d'irrigation de Basse Durance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Occurrence of the ice nucleation active bacterium&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; in precipitation is linked to air mass properties and their trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. colloque d'écologie microbienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Ecologie Microbienne (AFEM). FRA.; Association Tunisienne de Biotechnologie (ATBiotech). TUN., Nov 2011, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">25. International Union of Geodesy and Geophysics (IUGG) General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monash University. AUS., Jun 2011, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744692v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution du pouvoir pathogène d’une bactérie phytopathogène en dehors des zones agricoles. Impact des biofilms aquatiques sur la structure des populations de Pseudomonas syringae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact of snowmelt on the population structure of the plant pathogen Pseudomonas syringae in an alpine hydrological system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Glaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national d'écologie scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8. International Conference on Pseudomonas syringae and related pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757720v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population dynamics of Pseudomonas syringae in leaf litter and snowpack in the southern french Alps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact du transfert de l’eau de fonte du manteau neigeux sur l’abondance et la diversité de la bactérie phytopathogène Pseudomonas syringae dans un système hydrologique alpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International symposium of the microbial ecology of aerial plant surfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Corvallis OR, United States</w:t>
+              <w:t xml:space="preserve">9. rencontres Plantes-Bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751736v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du transfert de l’eau de fonte du manteau neigeux sur l’abondance et la diversité de la bactérie phytopathogène Pseudomonas syringae dans un système hydrologique alpin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Population dynamics of Pseudomonas syringae in leaf litter and snowpack in the southern french Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Glaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. rencontres Plantes-Bactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t>
+              <w:t xml:space="preserve">9. International symposium of the microbial ecology of aerial plant surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Corvallis OR, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752349v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of snowmelt on the population structure of the plant pathogen Pseudomonas syringae in an alpine hydrological system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Glaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Pseudomonas syringae and related pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">13. International symposium on microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751490v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of snowmelt on the population structure of the plant pathogen Pseudomonas syringae in an alpine hydrological system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Évolution du pouvoir pathogène d’une bactérie phytopathogène en dehors des zones agricoles. Impact des biofilms aquatiques sur la structure des populations de Pseudomonas syringae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Glaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francois Lafolie</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International symposium on microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Seattle, United States</w:t>
+              <w:t xml:space="preserve">Colloque national d'écologie scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751258v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique temporelle de la bactérie phytopathogène Pseudomonas syringae dans le manteau neigeux et l'eau de fonte des Alpes du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Colloque de l'Association Francophone d'Ecologie Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Lyon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7806,404 +7940,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise à jour de la classification du groupe&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; et des outils simples et rapides d'identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borschinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Aussois, France. , 1 p., 2016, 12ièmes Rencontres Plantes-Bactéries, 11-15 janvier 2016, Centre Paul Langevin 75300 Aussois</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources potentielles d’inoculum de&amp;lt;em&amp;gt; Botrytis cinerea&amp;lt;/em&amp;gt; en dehors du contexte agricole sensu stricto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Leyronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Troulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Aussois, France. 2012, Journées Jean Chevaugeon 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité microbienne dans les cours d’eau du bassin de la Durance : conséquences de la présence de bactéries phytopathogènes dans les biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Glaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usages écologiques, économiques et sociaux de l’eau agricole en Méditerranée : quels enjeux pour quels services ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Marseille, France. 2011, Colloque international LPED / IMEP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8213,133 +8347,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; genomics: from comparative genomics of individual crop pathogen strains toward population genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris A. Vinatzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics of plant-associated bacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer-Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-3-642-55377-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-55378-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8349,147 +8483,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint operation of the CO2 concentrating mechanism and photorespiration in green algae during acclimation to limiting CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bertrand-Huleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Alseekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Veillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Auroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8499,114 +8633,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologie de Pseudomonas syringae dans un bassin versant : vers un modèle de transfert : des habitats naturels aux agro-systèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université d'Avignon, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011AVIG0046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00916593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId275"/>
+      <w:footerReference w:type="default" r:id="rId279"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8674,51 +8808,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E613FF9"/>
+    <w:nsid w:val="AEC3A7B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8905,51 +9039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clmonteil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2834-6834" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174912641" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAU-8284-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05086363v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia My" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bergot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikesh Jain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58967-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350599v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Sirinelli-Kojadinovic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa C A Turrini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ropion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alonso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2025.126621" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441823v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Holmi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mejia-Otalvaro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Debard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Degeilh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09287-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942957v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C Mangin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae260" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373542v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Dao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Alseekh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Auroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60525-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03993880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dziuba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paulus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schramm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Awal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#243;sfai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01348-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872975v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L Monteil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Sch&#252;ler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T Lefevre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2208648119" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830264v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeseul Park" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohar Eyal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Pekker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Chevrier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T Lef&#232;vre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202203444" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336923v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trubitsyn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Geurink" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Morillo-Lopez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gonzaga Paula de Almeida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00928-20" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336698v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepa Paliwal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Hamilton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Barrett" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Alberti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Emden" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13902" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401088v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Failor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijie Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Llontop" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leblanc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Eckshtain-Levi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01140-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171041v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Busigny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P Mathon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C Bidaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15458" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03086061v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bolzoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12424" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02961539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bidaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Michot-Achdjian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00747-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02625248v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren-Khadmy Noa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Zeytuni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitzan Kutnowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perriere" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231839" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993754v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2020.06.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919104v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu F Amor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15098" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02625381v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grouzdev" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-0647-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03046442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Hecht" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vishkautzan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Gur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa215" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02462734v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Abreu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01144-19" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02122376v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0432-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02378779v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2019.10.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Markel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hollie Dalenberg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vinatzer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Swingle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00576-17" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950927v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perri&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ginet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14364" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950914v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Preveral" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Warren" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pignol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02865-17" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604615v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. C. Failor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Schmale" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A. Vinatzer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.124" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640027v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie C. T. Descamps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2017.05.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607233v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garetta" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-17-0070-FI" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336943v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra J. Weisberg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham A. Elmarakeby" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel K. Sheppard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-07-16-0252-r" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336937v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Hanlon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Powers" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.05.030" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602197v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Yahara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Studholme" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardos Mageiros" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;ric" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000089" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632174v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Clarke" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1069.41" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636703v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-102313-045907" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634113v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Marakeby" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Badr" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Torkey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhyun Song" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scotland Leman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089142" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688240v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Laurent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12296" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638544v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio M. Balestra" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12433" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640865v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105547" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637810v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.55" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652198v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-082712-102402" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188859v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cantet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hervio-Heath" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Mennec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2013.06.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648548v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongman Cai" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco E. Mechan Llontop" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12316" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318703v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Glaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02680.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-97J2P69L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646641v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moudjahidou Demba Diallo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.202" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659441v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.11.027" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS7KWX7B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871270v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Monis Athar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duprat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gaschignard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870946v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Mehta" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ga&#235;tan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mangin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870752v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bitard-Feildel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cassier-Chauvat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740206v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738607v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746910v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747355v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748949v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746011v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744692v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757720v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751736v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752349v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pasquier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751490v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751258v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811882v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742317v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borschinger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749247v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troulet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duffaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750433v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800336v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/genetics+%26+genomics/book/978-3-642-55377-6" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55378-3_4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703220v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertrand-Huleux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00916593v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011AVIG0046" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clmonteil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2834-6834" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174912641" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAU-8284-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05589337v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Millet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Skouri&#8208;panet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gaschignard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Mehta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70270" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350599v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Sirinelli-Kojadinovic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa C A Turrini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ropion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alonso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bergot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2025.126621" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05086363v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Herrou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia My" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikesh Jain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58967-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441823v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Holmi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mejia-Otalvaro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Debard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Degeilh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09287-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C Mangin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae260" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Dao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Alseekh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Veillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Auroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-60525-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03993880v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dziuba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paulus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schramm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Awal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#243;sfai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01348-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872975v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline L Monteil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallenet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Sch&#252;ler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T Lefevre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2208648119" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830264v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeseul Park" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohar Eyal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Pekker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Chevrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T Lef&#232;vre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202203444" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336698v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepa Paliwal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Hamilton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Barrett" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Alberti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Emden" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13902" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171041v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Busigny" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P Mathon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C Bidaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15458" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401088v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Failor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijie Liu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Llontop" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leblanc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Eckshtain-Levi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-01140-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03086061v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bolzoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12424" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336923v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trubitsyn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Geurink" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Morillo-Lopez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Gonzaga Paula de Almeida" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00928-20" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02961539v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Menguy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bidaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Michot-Achdjian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00747-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03046442v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Hecht" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perriere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vishkautzan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Gur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa215" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02625381v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grouzdev" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-0647-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02625248v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren-Khadmy Noa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Zeytuni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitzan Kutnowski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0231839" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993754v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2020.06.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919104v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu F Amor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15098" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02462734v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Abreu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01144-19" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02378779v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2019.10.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02122376v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0432-7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950927v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perri&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ginet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14364" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950914v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Preveral" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Warren" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pignol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02865-17" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950901v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Markel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hollie Dalenberg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vinatzer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Swingle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00576-17" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607233v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Soubeyrand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garetta" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suffert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Goyeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-17-0070-FI" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640027v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie C. T. Descamps" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2017.05.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336937v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Hanlon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Powers" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.05.030" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336943v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris A. Vinatzer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra J. Weisberg" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham A. Elmarakeby" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel K. Sheppard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/phyto-07-16-0252-r" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604615v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. C. Failor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Schmale" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.124" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602197v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Yahara" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Studholme" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardos Mageiros" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M&#233;ric" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000089" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632174v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Clarke" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2015.1069.41" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638544v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio M. Balestra" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12433" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688240v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Laurent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Simler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12296" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634113v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Marakeby" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Badr" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Torkey" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhyun Song" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scotland Leman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089142" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640865v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105547" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637810v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2014.55" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-102313-045907" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01188859v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cantet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hervio-Heath" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Mennec" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2013.06.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648548v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongman Cai" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco E. Mechan Llontop" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12316" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652198v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-082712-102402" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646641v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moudjahidou Demba Diallo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Glaux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2011.202" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318703v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2011.02680.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-97J2P69L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659441v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie W&#233;ry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.11.027" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS7KWX7B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871270v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Monis Athar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Callebaut" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duprat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870946v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ga&#235;tan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mangin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870752v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bitard-Feildel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cassier-Chauvat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740206v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738607v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746910v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747355v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748949v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744692v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746011v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751490v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pasquier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752349v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751736v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751258v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757720v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Leyronas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811882v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742317v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borschinger" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749247v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troulet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duffaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750433v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rimet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800336v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/genetics+%26+genomics/book/978-3-642-55377-6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55378-3_4" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703220v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertrand-Huleux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00916593v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011AVIG0046" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>