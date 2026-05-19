--- v0 (2026-03-14)
+++ v1 (2026-05-19)
@@ -215,308 +215,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu / Luxi et Erkin Azat, &amp;quot;Erkin Azat, lanceur d'alerte sur les camps ouïghours&amp;quot;, Delcourt, « Encrage »</w:t>
+                <w:t xml:space="preserve">Enquêter auprès de victimes de violences extrêmes : méthodes en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Drieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Rechtman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Silences : revue interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/silences.718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546000v1</w:t>
+                <w:t xml:space="preserve">hal-05527051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter auprès de victimes de violences extrêmes : méthodes en question</w:t>
+                <w:t xml:space="preserve">Je ne veux pas mourir dans le silence, alors j’ai décidé de parler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Rechtman</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rune Steenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serikjan Bilash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janargul Jumatay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silences : revue interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3-4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/silences.713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56698/silences.718⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05527051v1</w:t>
+                <w:t xml:space="preserve">hal-05527039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je ne veux pas mourir dans le silence, alors j’ai décidé de parler</w:t>
+                <w:t xml:space="preserve">Compte-rendu / Luxi et Erkin Azat, &amp;quot;Erkin Azat, lanceur d'alerte sur les camps ouïghours&amp;quot;, Delcourt, « Encrage »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Drieu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Janargul Jumatay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silences : revue interdisciplinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56698/silences.713⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05527039v1</w:t>
+                <w:t xml:space="preserve">hal-05546000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Rozenn Morgat à propos de l'ouvrage de Gulbahar Haitiwaji et Rozenn Morgat, &amp;quot;Rescapée du goulag chinois&amp;quot;. Paris, Équateurs, 2021.</w:t>
               </w:r>
@@ -772,165 +772,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03921423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le Deuil à fleur de peau »</w:t>
+                <w:t xml:space="preserve">Atrocités et génocide au Tribunal Ouighour : quatre jours pour ébranler le monde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Drieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensibilités : histoire, critique &amp; sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8</w:t>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03100176v1</w:t>
+                <w:t xml:space="preserve">halshs-03921486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atrocités et génocide au Tribunal Ouighour : quatre jours pour ébranler le monde ?</w:t>
+                <w:t xml:space="preserve">« Le Deuil à fleur de peau »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Drieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Sensibilités : histoire, critique &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03921486v1</w:t>
+                <w:t xml:space="preserve">halshs-03100176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ce n’est pas au roi de balayer la cour ». Bizutage, violence et pratiques d’intégration dans l’armée soviétique</w:t>
               </w:r>
@@ -1987,133 +1987,159 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chassé-croisé dans la Grande Guerre : introduction au &amp;quot;Journal d'un cosaque du Turkestan (automne 1914-automne 1915)</w:t>
+                <w:t xml:space="preserve">Introduction. Aux confins des empires, un front secondaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Drieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mouradian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Toumarkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Front caucasien. Enjeux d'empires et de nations (1914-1922)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-271-12416-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871800v1</w:t>
+                <w:t xml:space="preserve">hal-04871754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Aux confins des empires, un front secondaire ?</w:t>
+                <w:t xml:space="preserve">Introduction. Violences de masse contre les populations civiles. Arméniens, Assyro-Chaldéens et Grecs pontiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouradian</w:t>
@@ -2153,75 +2179,75 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-271-12416-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871754v1</w:t>
+                <w:t xml:space="preserve">hal-04871831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Violences de masse contre les populations civiles. Arméniens, Assyro-Chaldéens et Grecs pontiques</w:t>
+                <w:t xml:space="preserve">Par l'archive, d'une guerre mondiale aux guerres régionales. Le nouvel ordre caucasien, entres révolutions, premières indépendances et guerres civiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Drieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mouradian</w:t>
@@ -2261,756 +2287,730 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-271-12416-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871831v1</w:t>
+                <w:t xml:space="preserve">hal-04871843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Par l'archive, d'une guerre mondiale aux guerres régionales. Le nouvel ordre caucasien, entres révolutions, premières indépendances et guerres civiles</w:t>
+                <w:t xml:space="preserve">Chassé-croisé dans la Grande Guerre : introduction au &amp;quot;Journal d'un cosaque du Turkestan (automne 1914-automne 1915)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Drieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Toumarkine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Front caucasien. Enjeux d'empires et de nations (1914-1922)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-271-12416-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871843v1</w:t>
+                <w:t xml:space="preserve">hal-04871800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Révolutions de 1917 dans les marges musulmanes de l’Empire russe : portraits croisés d’Ali Mardan Bey Toptchibashy et Mustafa Tchokay Bey</w:t>
+                <w:t xml:space="preserve">Uzbek cinema of the 1920s and 1930s as a visual narrator of state- and nation-building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Drieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ludivine Bantigny; Quentin Deluermoz; Boris Gobille; Laurent Jeanpierre; Eugénia Palieraki. </w:t>
+              <w:t xml:space="preserve">Jeanne Féaux de la Croix; Madeleine Reeves. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire globale des révolutions (XVIIIe-XXIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Découverte, A paraître</w:t>
+              <w:t xml:space="preserve">The Central Asian World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2023, 9780367898908</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03921525v1</w:t>
+                <w:t xml:space="preserve">halshs-03513419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uzbek cinema of the 1920s and 1930s as a visual narrator of state- and nation-building</w:t>
+                <w:t xml:space="preserve">Les Révolutions de 1917 dans les marges musulmanes de l’Empire russe : portraits croisés d’Ali Mardan Bey Toptchibashy et Mustafa Tchokay Bey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Drieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jeanne Féaux de la Croix; Madeleine Reeves. </w:t>
+              <w:t xml:space="preserve">Ludivine Bantigny; Quentin Deluermoz; Boris Gobille; Laurent Jeanpierre; Eugénia Palieraki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Central Asian World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2023, 9780367898908</w:t>
+              <w:t xml:space="preserve">Histoire globale des révolutions (XVIIIe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03513419v1</w:t>
+                <w:t xml:space="preserve">halshs-03921525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revolutionary Situation in Turkestan (February 1917–February 1918): the Local Dynamics of the Russian Revolutions</w:t>
+                <w:t xml:space="preserve">La çorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Drieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sabine Dullin; Étienne Forestier-Peyrat; Yuexin Rachel Lin; Naoko Shimazu. </w:t>
+              <w:t xml:space="preserve">Pierre Singaravélou; Sylvain Venayre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Russian Revolution in Asia. From Baku to Batavia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.189-205, 2022, 9780367369842</w:t>
+              <w:t xml:space="preserve">L'Épicerie du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03513439v1</w:t>
+                <w:t xml:space="preserve">halshs-03921532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La çorba</w:t>
+                <w:t xml:space="preserve">Revolutionary Situation in Turkestan (February 1917–February 1918): the Local Dynamics of the Russian Revolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Drieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre Singaravélou; Sylvain Venayre. </w:t>
+              <w:t xml:space="preserve">Sabine Dullin; Étienne Forestier-Peyrat; Yuexin Rachel Lin; Naoko Shimazu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Épicerie du monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fayard, 2022</w:t>
+              <w:t xml:space="preserve">The Russian Revolution in Asia. From Baku to Batavia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.189-205, 2022, 9780367369842</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03921532v1</w:t>
+                <w:t xml:space="preserve">halshs-03513439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turkestan between 1917 revolutions: an analyze of one year of chaos (February 1919-February 1918)</w:t>
+                <w:t xml:space="preserve">Reportage de guerre d’un cosaque du Turkestan sur le front du Caucase (automne 1914 - automne 1915)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Drieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sabine Dullin; Rachel Lin; Etienne Peyrat. </w:t>
+              <w:t xml:space="preserve">Cloé Drieu; Claire Mouradian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Russian Arc of Revolutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2021</w:t>
+              <w:t xml:space="preserve">Le Front caucasien de la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03099300v1</w:t>
+                <w:t xml:space="preserve">halshs-03099447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reportage de guerre d’un cosaque du Turkestan sur le front du Caucase (automne 1914 - automne 1915)</w:t>
+                <w:t xml:space="preserve">Turkestan between 1917 revolutions: an analyze of one year of chaos (February 1919-February 1918)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Drieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cloé Drieu; Claire Mouradian. </w:t>
+              <w:t xml:space="preserve">Sabine Dullin; Rachel Lin; Etienne Peyrat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Front caucasien de la Grande Guerre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, 2021</w:t>
+              <w:t xml:space="preserve">The Russian Arc of Revolutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03099447v1</w:t>
+                <w:t xml:space="preserve">halshs-03099300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 1916 Uprisings in Jizzakh: Economic Background and Political Rationales</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Drieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Akmal Bazarbaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cloé Drieu; Alexander Morrison; Aminat Chokobaeva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Central Asian Revolt of 1916: A Collapsing Empire in the Age of War and Revolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Manchester University Press, 2020, 9781526129437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03101666v1</w:t>
+                <w:t xml:space="preserve">halshs-03101717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">The 1916 Uprisings in Jizzakh: Economic Background and Political Rationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Drieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akmal Bazarbaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cloé Drieu; Alexander Morrison; Aminat Chokobaeva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Central Asian Revolt of 1916: A Collapsing Empire in the Age of War and Revolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Manchester University Press, 2020, 9781526129437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03101717v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03101666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -3912,51 +3912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Drieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546000v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527051v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rechtman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/silences.718" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527039v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Steenberg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serikjan Bilash" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janargul Jumatay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/silences.713" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929183v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513466v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921423v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100176v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099391v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Calandre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie d' Andurain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.9788" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762301v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684327v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.9927" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700274v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762293v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700279v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700280v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157006010X545835" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099269v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouradian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Toumarkine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101685v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morrison Alexander" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminat Chokobaeva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471356v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Branche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bougarel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04871800v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04871754v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04871831v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04871843v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921525v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513419v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513439v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921532v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099300v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099447v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akmal Bazarbaev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471378v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700282v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208295v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie d'Andurain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380819v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerlan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921442v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asal Khamraeva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Drieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527051v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Rechtman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/silences.718" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Steenberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serikjan Bilash" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janargul Jumatay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/silences.713" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546000v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03929183v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513466v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921423v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921486v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099391v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100270v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Calandre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie d' Andurain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.9788" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762301v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684327v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.9927" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700274v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762293v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700279v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700280v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157006010X545835" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099269v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouradian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Toumarkine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101685v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morrison Alexander" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminat Chokobaeva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471356v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Branche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bougarel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562385v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04871754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04871831v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04871843v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04871800v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513419v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921525v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921532v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513439v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099447v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101717v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101666v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akmal Bazarbaev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04333708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02471378v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700282v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03208295v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie d'Andurain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380819v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerlan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921502v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921442v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asal Khamraeva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>