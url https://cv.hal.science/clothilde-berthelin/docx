--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1067,360 +1067,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data for evolutive analysis of insulin related peptides in bilaterian species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sample collection protocol for the extraction of female gonads in the megrim (Lepidorhombus spp) for maturity staging through histology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Cherif-Feildel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clothilde Heude Berthelin</w:t>
+                <w:t xml:space="preserve">Laurent Dubroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Rivière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Favrel</w:t>
+                <w:t xml:space="preserve">Sophie Parrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.12.050⟩</w:t>
+              <w:t xml:space="preserve">ARCHIMER Archive institutionnelle de l'IFREMER </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13155/70724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143349v1</w:t>
+                <w:t xml:space="preserve">hal-04977959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sample collection protocol for the extraction of female gonads in the megrim (Lepidorhombus spp) for maturity staging through histology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Quinquis</w:t>
+                <w:t xml:space="preserve">Data for evolutive analysis of insulin related peptides in bilaterian species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cherif-Feildel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Heude Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dubroca</w:t>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Parrad</w:t>
+                <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCHIMER Archive institutionnelle de l'IFREMER </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.546-550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13155/70724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.12.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977959v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular evolution and functional characterisation of insulin related peptides in molluscs: Contributions of Crassostrea gigas genomic and transcriptomic-wide screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cherif-Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Heude Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Adeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1483,51 +1483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and molecular criteria allow the identification of putative germ stem cells in a lophotrochozoan, the Pacific oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cherif-Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1611,295 +1611,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental exposure to the herbicide diuron results in oxidative DNA damage to germinal cells of the Pacific oyster Crassostrea gigas</w:t>
+                <w:t xml:space="preserve">Differential protein expression during sperm maturation and capacitation in an hermaphroditic bivalve, Pecten maximus (Linnaeus, 1758)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Barranger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+                <w:t xml:space="preserve">A. Boonmee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Rouxel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Adeline</w:t>
+                <w:t xml:space="preserve">C. Heude Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellah Benabdelmouna</w:t>
+                <w:t xml:space="preserve">S. Kingtong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pauletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Comparative Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2015.11.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (4), pp.575-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mollus/eyw028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978003v1</w:t>
+                <w:t xml:space="preserve">hal-01483184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential protein expression during sperm maturation and capacitation in an hermaphroditic bivalve, Pecten maximus (Linnaeus, 1758)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parental exposure to the herbicide diuron results in oxidative DNA damage to germinal cells of the Pacific oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kingtong</w:t>
+                <w:t xml:space="preserve">Audrey Barranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pauletto</w:t>
+                <w:t xml:space="preserve">Julien Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Adeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bernay</w:t>
+                <w:t xml:space="preserve">Abdellah Benabdelmouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 82 (4), pp.575-584. </w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Comparative Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 180, pp.23-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mollus/eyw028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2015.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483184v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic identification of protein associated to mature spermatozoa in the Pacific oyster Crassostrea gigas</w:t>
               </w:r>
@@ -3020,449 +3020,1513 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology. Part B, Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 125, pp.359-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maturity and stereology relationship status : it's complicated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Le Meleder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICES Annual Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Coppenhagen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histologie, la stéréologie et l'IA : une histoire de maturité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd international congres of aquatic sciences - Archipel development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Saint Pierre et Miquelon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turning a time-consuming process into a few coded-lines: how deep learning can shorten histology slide readings for maturity staging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cariou T</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Vilain-Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Word Fisheries Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Adelaide, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic and epigenetic modifications following parental exposure of the Pacific oyster Crassostrea gigas, to the herbicide diuron: the GIMEPEC project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Akcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Barranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bachère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Benabdelmouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SETAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germinal niche in an alternative hermaphrodite, the Pacific oyster C.gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Cherif-Feildel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Adeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European testis workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Saint Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment une approche histologique couplée à une analyse quantitative peut-elle apporter des informations sur le cycle de reproduction de la sole (Solea solea) femelle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Adeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubreil E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association française d'histotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gametogenesis of triploid pacific oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Adeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn M. Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Jouaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congress of European society of Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rotterdam (NL), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterisation of the early germinal niche in the oyster C.gigas in the context of oxydative DNA damage in germinal cells caused by parental exposure to the herbicide diuron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Barranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Adeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congress of European society of Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rotterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexicon of histological structures found in the ovaries and during the oogenesis of the Striped red mullet, Mullus surmuletus, Linnaeus, 1758</w:t>
+                <w:t xml:space="preserve">Lexicon of histological structures found in the ovaries and during the oogenesis of the megrim, Lepidorhombus whiffiagonis (Walbaum, 1792)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13155/75174⟩</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13155/75170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732935v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic, histological and stereological image dataset of Four-Spot megrim (Lepidorhombus boscii) ovaries from the ICES Celtic Seas and Bay of Biscay Ecoregions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lexicon of histological structures found in the ovaries and during the oogenesis of the Striped red mullet, Mullus surmuletus, Linnaeus, 1758</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Le Meleder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13378541⟩</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13155/75174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974989v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexicon of histological structures found in the ovaries and during the oogenesis of the megrim, Lepidorhombus whiffiagonis (Walbaum, 1792)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macroscopic, histological and stereological image dataset of Four-Spot megrim (Lepidorhombus boscii) ovaries from the ICES Celtic Seas and Bay of Biscay Ecoregions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Le Meleder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Heude Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Villain-Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13155/75170⟩</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13378541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732902v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexicon of histological structures found in the ovaries and during the oogenesis of the four-spot megrim, Lepidorhombus boscii (Risso, 1810)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3474,338 +4538,338 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13155/74844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic, histological and stereological image dataset of the Striped red mullet (Mullus surmuletus) ovaries from the English Channel (ICES area 27.7.d) stock</w:t>
+                <w:t xml:space="preserve">Macroscopic, histological and stereological image dataset of Megrim (Lepidorhombus whiffiagonis) ovaries from the ICES Celtic Seas, south of Greater North sea or Bay of Biscay Ecoregions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Le Meleder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Heude Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Villain-Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.8060356⟩</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10040995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974981v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic, histological and stereological image dataset of Megrim (Lepidorhombus whiffiagonis) ovaries from the ICES Celtic Seas, south of Greater North sea or Bay of Biscay Ecoregions</w:t>
+                <w:t xml:space="preserve">Macroscopic, histological and stereological image dataset of the Striped red mullet (Mullus surmuletus) ovaries from the English Channel (ICES area 27.7.d) stock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Le Meleder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Le Meleder</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nadège Villain-Naud</w:t>
+                <w:t xml:space="preserve">Valentine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10040995⟩</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8060356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974985v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3873,51 +4937,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6084414"/>
+    <w:nsid w:val="1A4DBFC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4104,51 +5168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clothilde-berthelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4246-7604" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497774v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sauger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quinquis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Berthelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepoittevin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani16030519" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669241v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sol Dourdin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Guyomard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Morin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Morandi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173569" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964263v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Etoundi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vastrade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fafin-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0313753" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204143v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quinquis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13152506" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Aminot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Couteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Loppion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118328" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03331944v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Heude Berthelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0505-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143349v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cherif-Feildel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favrel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.12.050" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubroca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parrad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/70724" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142617v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Adeline" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.10.019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D3L6WQJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-018-1740-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978003v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouxel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benabdelmouna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2015.11.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483184v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boonmee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heude Berthelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kingtong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauletto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyw028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296503v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutin Kingtong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sourdaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2013.02.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0PG1HQ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970709v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Franco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Heude-Berthelin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sourdaine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Blin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.12.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q390NMJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977993v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Hanquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Michel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977938v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Franco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mathieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977933v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fievet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Leclerc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977760v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977756v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espinosa Joachim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laisney Juliette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Martinez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernandez G" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971123v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977696v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732935v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Meleder" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/75174" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974989v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Villain-Naud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378541" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732902v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/75170" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732944v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/74844" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974981v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Martin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8060356" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974985v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10040995" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clothilde-berthelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4246-7604" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497774v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sauger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quinquis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Berthelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepoittevin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani16030519" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669241v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sol Dourdin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Guyomard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Morin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Morandi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173569" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964263v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Etoundi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vastrade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fafin-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0313753" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204143v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quinquis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13152506" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Aminot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Couteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Loppion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118328" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03331944v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Heude Berthelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0505-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977959v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubroca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parrad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/70724" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143349v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cherif-Feildel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favrel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.12.050" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142617v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Adeline" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.10.019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D3L6WQJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-018-1740-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483184v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boonmee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heude Berthelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kingtong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauletto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyw028" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouxel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benabdelmouna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2015.11.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296503v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutin Kingtong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sourdaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2013.02.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0PG1HQ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970709v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Franco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Heude-Berthelin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sourdaine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Blin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.12.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q390NMJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977993v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Hanquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Michel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977938v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Franco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mathieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977933v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fievet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Leclerc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977760v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977756v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espinosa Joachim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laisney Juliette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Martinez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernandez G" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971123v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977696v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Meleder" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567008v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cariou T" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vilain-Naud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578119v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Akcha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bach&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578178v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578167v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubreil E" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578145v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jouaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578155v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732902v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/75170" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732935v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/75174" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974989v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Villain-Naud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378541" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732944v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/74844" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974985v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10040995" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974981v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8060356" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>