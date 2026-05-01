--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -397,295 +397,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pacific oyster reproduction is affected by early-life exposure to environmental pesticide mixture: A multigenerational study</w:t>
+                <w:t xml:space="preserve">Transition from sexuality to androgenesis through a meiotic modification during spermatogenesis in freshwater Corbicula clams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Sol Dourdin</w:t>
+                <w:t xml:space="preserve">Emilie Etoundi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vastrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Killian Guyomard</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Morin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathan Morandi</w:t>
+                <w:t xml:space="preserve">Mélanie Fafin-Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173569⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (11), pp.e0313753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0313753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669241v1</w:t>
+                <w:t xml:space="preserve">hal-04964263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from sexuality to androgenesis through a meiotic modification during spermatogenesis in freshwater Corbicula clams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Pacific oyster reproduction is affected by early-life exposure to environmental pesticide mixture: A multigenerational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sol Dourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Etoundi</w:t>
+                <w:t xml:space="preserve">Killian Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Vastrade</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kristell Kellner</w:t>
+                <w:t xml:space="preserve">Alicia Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Fafin-Lefèvre</w:t>
+                <w:t xml:space="preserve">Nathan Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (11), pp.e0313753. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 937, 173569 (10p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0313753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964263v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Quantitative Histologic Analysis of Oogenesis in the Flatfish Species Pleuronectes platessa as a Tool for Fisheries Management</w:t>
               </w:r>
@@ -1067,360 +1067,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sample collection protocol for the extraction of female gonads in the megrim (Lepidorhombus spp) for maturity staging through histology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data for evolutive analysis of insulin related peptides in bilaterian species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Dubroca</w:t>
+                <w:t xml:space="preserve">Maëva Cherif-Feildel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Heude Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Parrad</w:t>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCHIMER Archive institutionnelle de l'IFREMER </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13155/70724⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.546-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.12.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977959v1</w:t>
+                <w:t xml:space="preserve">hal-02143349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data for evolutive analysis of insulin related peptides in bilaterian species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clothilde Heude Berthelin</w:t>
+                <w:t xml:space="preserve">Sample collection protocol for the extraction of female gonads in the megrim (Lepidorhombus spp) for maturity staging through histology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Quinquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+                <w:t xml:space="preserve">Laurent Dubroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Favrel</w:t>
+                <w:t xml:space="preserve">Sophie Parrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22, pp.546-550. </w:t>
+              <w:t xml:space="preserve">ARCHIMER Archive institutionnelle de l'IFREMER </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.12.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13155/70724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143349v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular evolution and functional characterisation of insulin related peptides in molluscs: Contributions of Crassostrea gigas genomic and transcriptomic-wide screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cherif-Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Heude Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Adeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Favrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1483,51 +1483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and molecular criteria allow the identification of putative germ stem cells in a lophotrochozoan, the Pacific oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cherif-Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1611,295 +1611,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential protein expression during sperm maturation and capacitation in an hermaphroditic bivalve, Pecten maximus (Linnaeus, 1758)</w:t>
+                <w:t xml:space="preserve">Parental exposure to the herbicide diuron results in oxidative DNA damage to germinal cells of the Pacific oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boonmee</w:t>
+                <w:t xml:space="preserve">Audrey Barranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Heude Berthelin</w:t>
+                <w:t xml:space="preserve">Julien Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Adeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kingtong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Bernay</w:t>
+                <w:t xml:space="preserve">Abdellah Benabdelmouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mollus/eyw028⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Comparative Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 180, pp.23-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2015.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483184v1</w:t>
+                <w:t xml:space="preserve">hal-04978003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental exposure to the herbicide diuron results in oxidative DNA damage to germinal cells of the Pacific oyster Crassostrea gigas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential protein expression during sperm maturation and capacitation in an hermaphroditic bivalve, Pecten maximus (Linnaeus, 1758)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boonmee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Heude Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Barranger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+                <w:t xml:space="preserve">S. Kingtong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Rouxel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Adeline</w:t>
+                <w:t xml:space="preserve">M. Pauletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellah Benabdelmouna</w:t>
+                <w:t xml:space="preserve">B. Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Comparative Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 180, pp.23-30. </w:t>
+              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (4), pp.575-584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2015.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mollus/eyw028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978003v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic identification of protein associated to mature spermatozoa in the Pacific oyster Crassostrea gigas</w:t>
               </w:r>
@@ -2413,247 +2413,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo and in vitro approaches to the analysis of glycogen metabolism in the Pacific oyster Crassostrea gigas</w:t>
+                <w:t xml:space="preserve">Transport du glucose dans les cellules vésiculeuses d'huître creuse Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Shellfish Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 22 (3), pp.715-720</w:t>
+              <w:t xml:space="preserve">Haliotis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 32, pp.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977933v1</w:t>
+                <w:t xml:space="preserve">hal-04977760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport du glucose dans les cellules vésiculeuses d'huître creuse Crassostrea gigas</w:t>
+                <w:t xml:space="preserve">In vivo and in vitro approaches to the analysis of glycogen metabolism in the Pacific oyster Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fievet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haliotis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 32, pp.31-40</w:t>
+              <w:t xml:space="preserve">Journal of Shellfish Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (3), pp.715-720</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04977760v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunocytochemical demonstration of glucagon-like peptides in Mytilus edulis cerebral ganglia and in vitro effect of vertebrate glucagon on glycogen metabolism</w:t>
               </w:r>
@@ -3258,51 +3258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dubroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd international congres of aquatic sciences - Archipel development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Saint Pierre et Miquelon, France</w:t>
@@ -3469,90 +3469,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and epigenetic modifications following parental exposure of the Pacific oyster Crassostrea gigas, to the herbicide diuron: the GIMEPEC project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Akcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Barranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bachère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Benabdelmouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Nantes, France</w:t>
@@ -3581,51 +3581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germinal niche in an alternative hermaphrodite, the Pacific oyster C.gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Cherif-Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3698,430 +3698,555 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment une approche histologique couplée à une analyse quantitative peut-elle apporter des informations sur le cycle de reproduction de la sole (Solea solea) femelle?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Adeline</w:t>
+                <w:t xml:space="preserve">Isolation and characterization of EVs in the hemocytes and digestive cells of the oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dubreil E</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kristell Kellner</w:t>
+                <w:t xml:space="preserve">Leveque Lola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Midroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Vilain-Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association française d'histotechnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Société française des vésicules extracellulaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05578167v1</w:t>
+                <w:t xml:space="preserve">hal-05588004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gametogenesis of triploid pacific oyster Crassostrea gigas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment une approche histologique couplée à une analyse quantitative peut-elle apporter des informations sur le cycle de reproduction de la sole (Solea solea) femelle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Adeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aude Jouaux</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubreil E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of European society of Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Rotterdam (NL), France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association française d'histotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05578145v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the early germinal niche in the oyster C.gigas in the context of oxydative DNA damage in germinal cells caused by parental exposure to the herbicide diuron</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Barranger</w:t>
+                <w:t xml:space="preserve">Gametogenesis of triploid pacific oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Adeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kristell Kellner</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn M. Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Jouaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of European society of Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rotterdam (NL), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterisation of the early germinal niche in the oyster C.gigas in the context of oxydative DNA damage in germinal cells caused by parental exposure to the herbicide diuron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Barranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Adeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congress of European society of Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4131,402 +4256,402 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexicon of histological structures found in the ovaries and during the oogenesis of the megrim, Lepidorhombus whiffiagonis (Walbaum, 1792)</w:t>
+                <w:t xml:space="preserve">Lexicon of histological structures found in the ovaries and during the oogenesis of the Striped red mullet, Mullus surmuletus, Linnaeus, 1758</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Le Meleder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13155/75170⟩</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13155/75174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732902v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexicon of histological structures found in the ovaries and during the oogenesis of the Striped red mullet, Mullus surmuletus, Linnaeus, 1758</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macroscopic, histological and stereological image dataset of Four-Spot megrim (Lepidorhombus boscii) ovaries from the ICES Celtic Seas and Bay of Biscay Ecoregions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Le Meleder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anna Le Meleder</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Heude Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Villain-Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13155/75174⟩</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13378541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732935v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic, histological and stereological image dataset of Four-Spot megrim (Lepidorhombus boscii) ovaries from the ICES Celtic Seas and Bay of Biscay Ecoregions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lexicon of histological structures found in the ovaries and during the oogenesis of the megrim, Lepidorhombus whiffiagonis (Walbaum, 1792)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13378541⟩</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13155/75170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974989v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexicon of histological structures found in the ovaries and during the oogenesis of the four-spot megrim, Lepidorhombus boscii (Risso, 1810)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4538,92 +4663,92 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13155/74844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic, histological and stereological image dataset of Megrim (Lepidorhombus whiffiagonis) ovaries from the ICES Celtic Seas, south of Greater North sea or Bay of Biscay Ecoregions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4645,112 +4770,112 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Heude Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Villain-Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10040995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic, histological and stereological image dataset of the Striped red mullet (Mullus surmuletus) ovaries from the English Channel (ICES area 27.7.d) stock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4792,84 +4917,84 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.8060356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId134"/>
+      <w:footerReference w:type="default" r:id="rId138"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4937,51 +5062,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A4DBFC7"/>
+    <w:nsid w:val="BE226028"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5168,51 +5293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clothilde-berthelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4246-7604" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497774v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sauger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quinquis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Berthelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepoittevin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani16030519" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669241v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sol Dourdin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Guyomard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Morin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Morandi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173569" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964263v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Etoundi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vastrade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fafin-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0313753" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204143v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quinquis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13152506" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Aminot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Couteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Loppion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118328" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03331944v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Heude Berthelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0505-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977959v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubroca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parrad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/70724" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143349v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cherif-Feildel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favrel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.12.050" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142617v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Adeline" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.10.019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D3L6WQJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-018-1740-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483184v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boonmee" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heude Berthelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kingtong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauletto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyw028" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouxel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benabdelmouna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2015.11.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296503v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutin Kingtong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sourdaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2013.02.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0PG1HQ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970709v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Franco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Heude-Berthelin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sourdaine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Blin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.12.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q390NMJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977993v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Hanquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Michel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977938v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Franco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mathieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977933v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fievet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Leclerc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977760v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977756v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espinosa Joachim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laisney Juliette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Martinez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernandez G" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971123v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977696v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Meleder" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567008v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cariou T" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vilain-Naud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578119v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Akcha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bach&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578178v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578167v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubreil E" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578145v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jouaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578155v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732902v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/75170" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732935v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/75174" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974989v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Villain-Naud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378541" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732944v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/74844" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974985v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10040995" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974981v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8060356" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clothilde-berthelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4246-7604" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497774v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sauger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quinquis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Berthelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepoittevin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani16030519" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964263v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Etoundi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vastrade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fafin-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0313753" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669241v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sol Dourdin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Guyomard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Morin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Morandi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173569" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204143v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quinquis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13152506" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Aminot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Couteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Loppion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118328" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03331944v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Heude Berthelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0505-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143349v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cherif-Feildel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favrel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.12.050" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubroca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parrad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/70724" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142617v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Adeline" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.10.019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D3L6WQJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-018-1740-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978003v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouxel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benabdelmouna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2015.11.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483184v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boonmee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heude Berthelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kingtong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauletto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyw028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296503v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutin Kingtong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sourdaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2013.02.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0PG1HQ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970709v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Franco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Heude-Berthelin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sourdaine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Blin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.12.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q390NMJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977993v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Hanquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Michel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977938v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Franco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mathieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977760v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977933v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fievet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Leclerc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977756v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espinosa Joachim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laisney Juliette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Martinez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernandez G" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971123v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977696v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Meleder" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567008v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cariou T" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vilain-Naud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578119v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Akcha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bach&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578178v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588004v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leveque Lola" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mary" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Midroit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578167v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubreil E" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578145v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jouaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578155v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732935v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/75174" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974989v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Villain-Naud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378541" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732902v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/75170" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732944v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/74844" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974985v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10040995" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974981v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8060356" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>