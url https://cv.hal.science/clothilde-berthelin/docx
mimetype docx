--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -3075,277 +3075,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturity and stereology relationship status : it's complicated</w:t>
+                <w:t xml:space="preserve">L'histologie, la stéréologie et l'IA : une histoire de maturité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anna Le Meleder</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Annual Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Coppenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">3rd international congres of aquatic sciences - Archipel development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Saint Pierre et Miquelon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05567026v1</w:t>
+                <w:t xml:space="preserve">hal-05567008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'histologie, la stéréologie et l'IA : une histoire de maturité</w:t>
+                <w:t xml:space="preserve">Maturity and stereology relationship status : it's complicated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dubroca</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Le Meleder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd international congres of aquatic sciences - Archipel development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Saint Pierre et Miquelon, France</w:t>
+              <w:t xml:space="preserve">ICES Annual Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Coppenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05567008v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turning a time-consuming process into a few coded-lines: how deep learning can shorten histology slide readings for maturity staging</w:t>
               </w:r>
@@ -3698,110 +3698,110 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of EVs in the hemocytes and digestive cells of the oyster Crassostrea gigas</w:t>
+                <w:t xml:space="preserve">First isolation and characterization of EVs from the hemocytes and digestive cells of the oyster Magallana gigas (Crassostrea gigas)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveque Lola</w:t>
+                <w:t xml:space="preserve">Lola Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3811,442 +3811,567 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Vilain-Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société française des vésicules extracellulaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">FSEV 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05588004v1</w:t>
+                <w:t xml:space="preserve">hal-05567119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment une approche histologique couplée à une analyse quantitative peut-elle apporter des informations sur le cycle de reproduction de la sole (Solea solea) femelle?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Adeline</w:t>
+                <w:t xml:space="preserve">Isolation and characterization of EVs in the hemocytes and digestive cells of the oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dubreil E</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kristell Kellner</w:t>
+                <w:t xml:space="preserve">Leveque Lola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Midroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Vilain-Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association française d'histotechnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Société française des vésicules extracellulaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05578167v1</w:t>
+                <w:t xml:space="preserve">hal-05588004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gametogenesis of triploid pacific oyster Crassostrea gigas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment une approche histologique couplée à une analyse quantitative peut-elle apporter des informations sur le cycle de reproduction de la sole (Solea solea) femelle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Adeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn M. Dheilly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Jouaux</w:t>
+                <w:t xml:space="preserve">Dubreil E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of European society of Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Rotterdam (NL), France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association française d'histotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05578145v1</w:t>
+                <w:t xml:space="preserve">hal-05578167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the early germinal niche in the oyster C.gigas in the context of oxydative DNA damage in germinal cells caused by parental exposure to the herbicide diuron</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Barranger</w:t>
+                <w:t xml:space="preserve">Gametogenesis of triploid pacific oyster Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Adeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kristell Kellner</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn M. Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Jouaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of European society of Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rotterdam (NL), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterisation of the early germinal niche in the oyster C.gigas in the context of oxydative DNA damage in germinal cells caused by parental exposure to the herbicide diuron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Barranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Adeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congress of European society of Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4256,305 +4381,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexicon of histological structures found in the ovaries and during the oogenesis of the Striped red mullet, Mullus surmuletus, Linnaeus, 1758</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macroscopic, histological and stereological image dataset of Four-Spot megrim (Lepidorhombus boscii) ovaries from the ICES Celtic Seas and Bay of Biscay Ecoregions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Sauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Le Meleder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anna Le Meleder</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Heude Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Villain-Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13155/75174⟩</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13378541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732935v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic, histological and stereological image dataset of Four-Spot megrim (Lepidorhombus boscii) ovaries from the ICES Celtic Seas and Bay of Biscay Ecoregions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lexicon of histological structures found in the ovaries and during the oogenesis of the Striped red mullet, Mullus surmuletus, Linnaeus, 1758</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dubroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Le Meleder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13378541⟩</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13155/75174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974989v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexicon of histological structures found in the ovaries and during the oogenesis of the megrim, Lepidorhombus whiffiagonis (Walbaum, 1792)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4566,92 +4691,92 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13155/75170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexicon of histological structures found in the ovaries and during the oogenesis of the four-spot megrim, Lepidorhombus boscii (Risso, 1810)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4663,119 +4788,119 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13155/74844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic, histological and stereological image dataset of Megrim (Lepidorhombus whiffiagonis) ovaries from the ICES Celtic Seas, south of Greater North sea or Bay of Biscay Ecoregions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Le Meleder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4790,211 +4915,211 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Villain-Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10040995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic, histological and stereological image dataset of the Striped red mullet (Mullus surmuletus) ovaries from the English Channel (ICES area 27.7.d) stock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Sauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Le Meleder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Le Meleder</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valentine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.8060356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId140"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5062,51 +5187,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE226028"/>
+    <w:nsid w:val="AADA7D72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5293,51 +5418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clothilde-berthelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4246-7604" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497774v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sauger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quinquis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Berthelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepoittevin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani16030519" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964263v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Etoundi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vastrade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fafin-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0313753" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669241v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sol Dourdin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Guyomard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Morin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Morandi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173569" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204143v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quinquis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13152506" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Aminot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Couteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Loppion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118328" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03331944v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Heude Berthelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0505-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143349v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cherif-Feildel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favrel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.12.050" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubroca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parrad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/70724" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142617v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Adeline" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.10.019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D3L6WQJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-018-1740-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978003v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouxel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benabdelmouna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2015.11.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483184v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boonmee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heude Berthelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kingtong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauletto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyw028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296503v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutin Kingtong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sourdaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2013.02.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0PG1HQ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970709v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Franco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Heude-Berthelin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sourdaine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Blin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.12.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q390NMJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977993v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Hanquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Michel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977938v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Franco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mathieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977760v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977933v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fievet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Leclerc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977756v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espinosa Joachim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laisney Juliette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Martinez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernandez G" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971123v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977696v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Meleder" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567008v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cariou T" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vilain-Naud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578119v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Akcha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bach&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578178v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588004v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leveque Lola" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mary" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Midroit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578167v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubreil E" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578145v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jouaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578155v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732935v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/75174" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974989v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Villain-Naud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378541" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732902v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/75170" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732944v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/74844" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974985v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10040995" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974981v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8060356" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clothilde-berthelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4246-7604" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497774v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Sauger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Quinquis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Kellner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Berthelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepoittevin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani16030519" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964263v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Etoundi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vastrade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fafin-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0313753" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669241v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sol Dourdin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Guyomard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Morin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Morandi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173569" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204143v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quinquis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13152506" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Aminot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Couteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Loppion" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118328" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03331944v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Heude Berthelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0505-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143349v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cherif-Feildel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Favrel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.12.050" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubroca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Parrad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/70724" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142617v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Adeline" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2018.10.019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D3L6WQJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142626v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00418-018-1740-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978003v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rouxel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benabdelmouna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2015.11.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483184v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boonmee" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heude Berthelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kingtong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauletto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyw028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296503v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutin Kingtong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sourdaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2013.02.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0PG1HQ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970709v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jouaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Franco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Heude-Berthelin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sourdaine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Blin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2011.12.008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q390NMJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977993v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Hanquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Michel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977938v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Franco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mathieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977760v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977933v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fievet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Leclerc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977756v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977750v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espinosa Joachim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laisney Juliette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Martinez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernandez G" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971123v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977696v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567008v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567026v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Meleder" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cariou T" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Vilain-Naud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578119v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Akcha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bach&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578178v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05567119v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mary" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Midroit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leveque Lola" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578167v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubreil E" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578145v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jouaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578155v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974989v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Villain-Naud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13378541" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732935v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/75174" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732902v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/75170" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732944v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13155/74844" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974985v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10040995" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974981v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8060356" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>