--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -2148,234 +2148,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La gageure du ravitaillement des territoires français occupés pendant la Grande Guerre. Le cas de Maubeuge et sa région.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les bassins industriels des territoires occupés 1914-1918. Des opérations militaires à la reconstruction. Etudes réunies par Jean-François Eck et Jean Heuclin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From an Alice in Wonderland idea ? Financer le ravitaillement de la France occupée pendant la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finances publiques en temps de guerre, 1914-1918. Déstabilisation et recomposition des pouvoirs. Sous la direction de Florence Descamps et Laure Quenouëlle-Corre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-11-129404-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">N'achetez pas le lundi !&amp;quot; L'application des 40 heures à Limoges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1936 - Le Front Populaire en Limousin - Sous la direction de Dominique Danthieux - Mémoire ouvrière en Limousin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Ardents, 2016, 978-2-917032-78-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983263v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02983177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des neutres engagés: les premiers délégués américains de la Commission for Relief in Belgium écrivent leurs expériences de guerre</w:t>
               </w:r>
@@ -3290,173 +3290,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La première Guerre mondiale et la mobilisation économique</w:t>
+                <w:t xml:space="preserve">L'ANEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daumas, Jean-Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique des patrons français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Flammarion, pp.1287-1291, 2010, 978-2-08-122834-4</w:t>
+              <w:t xml:space="preserve">, Flammarion, pp.1089-1092, 2010, 978-2-08-122834-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734672v1</w:t>
+                <w:t xml:space="preserve">hal-00734665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ANEE</w:t>
+                <w:t xml:space="preserve">La première Guerre mondiale et la mobilisation économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daumas, Jean-Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique des patrons français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Flammarion, pp.1089-1092, 2010, 978-2-08-122834-4</w:t>
+              <w:t xml:space="preserve">, Flammarion, pp.1287-1291, 2010, 978-2-08-122834-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734665v1</w:t>
+                <w:t xml:space="preserve">hal-00734672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inventaire de la situation financière de la France au début de la Treizième législature</w:t>
               </w:r>
@@ -3582,315 +3582,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemin de fer</w:t>
+                <w:t xml:space="preserve">Munitionnettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cochet, François; Porte, Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la Grande Guerre 1914-1918</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Robert Laffont, pp.235-236, 2008, Bouquins, 978-2-221-10722-5</w:t>
+              <w:t xml:space="preserve">, Robert Laffont, pp.739, 2008, Bouquins, 978-2-221-10722-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734739v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-00734768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dettes interalliées et réparations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cochet, François; Porte, Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la Grande Guerre 1914-1918</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Robert Laffont, pp.127, 2008, Bouquins, 978-2-221-10722-5</w:t>
+              <w:t xml:space="preserve">, Robert Laffont, pp.331, 2008, Bouquins, 978-2-221-10722-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravitaillement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cochet, François; Porte, Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la Grande Guerre 1914-1918</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Robert Laffont, pp.424-425, 2008, Bouquins, 978-2-221-10722-5</w:t>
+              <w:t xml:space="preserve">, Robert Laffont, pp.869-870, 2008, Bouquins, 978-2-221-10722-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puma Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3999,332 +3986,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bons de la défense nationale</w:t>
+                <w:t xml:space="preserve">Financement de la guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cochet, François; Porte, Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la Grande Guerre 1914-1918</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Robert Laffont, pp.150-151, 2008, Bouquins, 978-2-221-10722-5</w:t>
+              <w:t xml:space="preserve">, Robert Laffont, pp.424-425, 2008, Bouquins, 978-2-221-10722-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734730v1</w:t>
+                <w:t xml:space="preserve">hal-00734761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravitaillement</w:t>
+                <w:t xml:space="preserve">Bons de la défense nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cochet, François; Porte, Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la Grande Guerre 1914-1918</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Robert Laffont, pp.869-870, 2008, Bouquins, 978-2-221-10722-5</w:t>
+              <w:t xml:space="preserve">, Robert Laffont, pp.150-151, 2008, Bouquins, 978-2-221-10722-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734770v1</w:t>
+                <w:t xml:space="preserve">hal-00734730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Munitionnettes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bénéfices de guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cochet, François; Porte, Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la Grande Guerre 1914-1918</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Robert Laffont, pp.739, 2008, Bouquins, 978-2-221-10722-5</w:t>
+              <w:t xml:space="preserve">, Robert Laffont, pp.127, 2008, Bouquins, 978-2-221-10722-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734768v1</w:t>
+                <w:t xml:space="preserve">hal-00734725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dettes interalliées et réparations</w:t>
+                <w:t xml:space="preserve">Chemin de fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cochet, François; Porte, Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la Grande Guerre 1914-1918</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Robert Laffont, pp.331, 2008, Bouquins, 978-2-221-10722-5</w:t>
+              <w:t xml:space="preserve">, Robert Laffont, pp.235-236, 2008, Bouquins, 978-2-221-10722-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734757v1</w:t>
+                <w:t xml:space="preserve">hal-00734739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blocus</w:t>
               </w:r>
@@ -4450,246 +4450,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoover, Herbert, Clarke (1874-1964)</w:t>
+                <w:t xml:space="preserve">Ribot, Alexandre, Félix, Joseph (1842-1923)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cochet, François; Porte, Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la Grande Guerre 1914-1918</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Robert Laffont, pp.548-549, 2008, Bouquins, 978-2-221-10722-5</w:t>
+              <w:t xml:space="preserve">, Robert Laffont, pp.894, 2008, Bouquins, 978-2-221-10722-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734762v1</w:t>
+                <w:t xml:space="preserve">hal-00734771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidérurgie</w:t>
+                <w:t xml:space="preserve">Hoover, Herbert, Clarke (1874-1964)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cochet, François; Porte, Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la Grande Guerre 1914-1918</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Robert Laffont, pp.966-967, 2008, Bouquins, 978-2-221-10722-5</w:t>
+              <w:t xml:space="preserve">, Robert Laffont, pp.548-549, 2008, Bouquins, 978-2-221-10722-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734772v1</w:t>
+                <w:t xml:space="preserve">hal-00734762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribot, Alexandre, Félix, Joseph (1842-1923)</w:t>
+                <w:t xml:space="preserve">Sidérurgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cochet, François; Porte, Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la Grande Guerre 1914-1918</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Robert Laffont, pp.894, 2008, Bouquins, 978-2-221-10722-5</w:t>
+              <w:t xml:space="preserve">, Robert Laffont, pp.966-967, 2008, Bouquins, 978-2-221-10722-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734771v1</w:t>
+                <w:t xml:space="preserve">hal-00734772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentiel, Etienne (1864-1936)</w:t>
               </w:r>
@@ -5209,51 +5209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04391644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Abraham" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brabant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.110.0121" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981020v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Druelle-Korn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.181.0005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983122v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Druelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140816v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00738319v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00738612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723305v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00753831v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00755195v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981032v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05563-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981090v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/bl4337" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Kessler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13981" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982021v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dreyfus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Juchereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacorre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942435v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraboulet Dani&#232;le" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00712401v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fraboulet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00769806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verheyde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.15261" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983172v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983391v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983226v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983274v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983263v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983207v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983177v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983190v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983270v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983202v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983200v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983326v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140834v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983266v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983322v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734669v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734667v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734665v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734646v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734754v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734739v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Porte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734761v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734734v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puma C&#233;cile" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734765v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734770v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734768v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734757v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734729v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734638v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734772v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734771v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734740v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734737v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734649v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734766v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734759v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04391644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Abraham" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brabant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.110.0121" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981020v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Druelle-Korn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.181.0005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983122v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Druelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140816v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00738319v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00738612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723305v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00753831v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00755195v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981032v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05563-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981090v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/bl4337" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Kessler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13981" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982021v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dreyfus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Juchereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacorre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942435v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraboulet Dani&#232;le" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00712401v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fraboulet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00769806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verheyde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.15261" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983172v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983391v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983226v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983274v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983177v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983207v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983190v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983270v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983202v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983200v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983326v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140834v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983266v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983322v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734669v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734667v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734665v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734672v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734646v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734754v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734768v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734757v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734770v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Porte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734734v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puma C&#233;cile" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734765v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734730v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734725v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734739v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734729v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734638v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734771v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734762v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734772v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734740v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734737v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734649v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734766v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734759v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>