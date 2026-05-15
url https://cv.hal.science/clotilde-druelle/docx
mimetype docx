--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -2148,234 +2148,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From an Alice in Wonderland idea ? Financer le ravitaillement de la France occupée pendant la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finances publiques en temps de guerre, 1914-1918. Déstabilisation et recomposition des pouvoirs. Sous la direction de Florence Descamps et Laure Quenouëlle-Corre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-11-129404-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N'achetez pas le lundi !&amp;quot; L'application des 40 heures à Limoges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1936 - Le Front Populaire en Limousin - Sous la direction de Dominique Danthieux - Mémoire ouvrière en Limousin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Ardents, 2016, 978-2-917032-78-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La gageure du ravitaillement des territoires français occupés pendant la Grande Guerre. Le cas de Maubeuge et sa région.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les bassins industriels des territoires occupés 1914-1918. Des opérations militaires à la reconstruction. Etudes réunies par Jean-François Eck et Jean Heuclin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983177v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02983263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des neutres engagés: les premiers délégués américains de la Commission for Relief in Belgium écrivent leurs expériences de guerre</w:t>
               </w:r>
@@ -2631,198 +2631,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Jeune Chambre Économique de Limoges, une utopie en action du local au global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utopies en Limousin. De Boussac à Tarnac. Histoires d'autres possibles, sous la direction de Dominique Danthieux Mémoire ouvrière en Limousin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-917032-52-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction. Les organisations patronales et les autres organisations collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coopérer, négocier, s'affronter. Les organisations patronales et leurs relations avec les autres organisations collectives. Sous la direction de Danièle Fraboulet, Cédric Humair et Pierre Vernus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes. Coll. Pour une Histoire du Travail, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modernisation inachevée de l'aménagement du territoire dans le cadre des Régions Economiques. Le cas de la VIIème Région (Limousin-Poitou-Charentes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Druelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alya Aglan; Michel Margairaz; Philippe Verheyde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la croissance à la crise 1925-1935. Le moment Tannery Une tentative avortée de modernisation conservatrice et libérale à l’heure de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DROZ, 2014, 978-2-600-01810-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenir la vie économique et financer la guerre, août-octobre 1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Verheyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2838,126 +2907,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Août 1914, Tous en guerre !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives nationales, pp.33-41, 2014, 978-2-86000-365-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156505v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02983266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Jeux d'échelles des organisations patronales</w:t>
               </w:r>
@@ -3509,577 +3509,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consortiums</w:t>
+                <w:t xml:space="preserve">Economie de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cochet, François; Porte, Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la Grande Guerre 1914-1918</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Robert Laffont, pp.272, 2008, Bouquins, 978-2-221-10722-5</w:t>
+              <w:t xml:space="preserve">, Robert Laffont, pp.377-379, 2008, Bouquins, 978-2-221-10722-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734754v1</w:t>
+                <w:t xml:space="preserve">hal-00734759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Munitionnettes</w:t>
+                <w:t xml:space="preserve">Morgan, banque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cochet, François; Porte, Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la Grande Guerre 1914-1918</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Robert Laffont, pp.739, 2008, Bouquins, 978-2-221-10722-5</w:t>
+              <w:t xml:space="preserve">, Robert Laffont, pp.729, 2008, Bouquins, 978-2-221-10722-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734768v1</w:t>
+                <w:t xml:space="preserve">hal-00734766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dettes interalliées et réparations</w:t>
+                <w:t xml:space="preserve">Chemin de fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cochet, François; Porte, Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la Grande Guerre 1914-1918</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Robert Laffont, pp.331, 2008, Bouquins, 978-2-221-10722-5</w:t>
+              <w:t xml:space="preserve">, Robert Laffont, pp.235-236, 2008, Bouquins, 978-2-221-10722-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734757v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-00734739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénéfices de guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cochet, François; Porte, Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la Grande Guerre 1914-1918</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Robert Laffont, pp.869-870, 2008, Bouquins, 978-2-221-10722-5</w:t>
+              <w:t xml:space="preserve">, Robert Laffont, pp.127, 2008, Bouquins, 978-2-221-10722-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734770v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Briey</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Financement de la guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cochet, François; Porte, Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la Grande Guerre 1914-1918</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Robert Laffont, pp.167-168, 2008, Bouquins, 978-2-221-10722-5</w:t>
+              <w:t xml:space="preserve">, Robert Laffont, pp.424-425, 2008, Bouquins, 978-2-221-10722-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734734v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-00734761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puma Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cochet, François; Porte, Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la Grande Guerre 1914-1918</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Robert Laffont, pp.721, 2008, Bouquins, 978-2-221-10722-5</w:t>
+              <w:t xml:space="preserve">, Robert Laffont, pp.167-168, 2008, Bouquins, 978-2-221-10722-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734765v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financement de la guerre</w:t>
+                <w:t xml:space="preserve">Monnet, Jean (1888-1979)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cochet, François; Porte, Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la Grande Guerre 1914-1918</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Robert Laffont, pp.424-425, 2008, Bouquins, 978-2-221-10722-5</w:t>
+              <w:t xml:space="preserve">, Robert Laffont, pp.721, 2008, Bouquins, 978-2-221-10722-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734761v1</w:t>
+                <w:t xml:space="preserve">hal-00734765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bons de la défense nationale</w:t>
               </w:r>
@@ -4132,929 +4145,916 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénéfices de guerre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Munitionnettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cochet, François; Porte, Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la Grande Guerre 1914-1918</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Robert Laffont, pp.127, 2008, Bouquins, 978-2-221-10722-5</w:t>
+              <w:t xml:space="preserve">, Robert Laffont, pp.739, 2008, Bouquins, 978-2-221-10722-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734725v1</w:t>
+                <w:t xml:space="preserve">hal-00734768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemin de fer</w:t>
+                <w:t xml:space="preserve">Dettes interalliées et réparations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cochet, François; Porte, Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la Grande Guerre 1914-1918</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Robert Laffont, pp.235-236, 2008, Bouquins, 978-2-221-10722-5</w:t>
+              <w:t xml:space="preserve">, Robert Laffont, pp.331, 2008, Bouquins, 978-2-221-10722-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734739v1</w:t>
+                <w:t xml:space="preserve">hal-00734757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blocus</w:t>
+                <w:t xml:space="preserve">Ravitaillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cochet, François; Porte, Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la Grande Guerre 1914-1918</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.869-870, 2008, Bouquins, 978-2-221-10722-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consortiums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cochet, François; Porte, Rémy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la Grande Guerre 1914-1918</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, pp.272, 2008, Bouquins, 978-2-221-10722-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blocus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cochet, François; Porte, Rémy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la Grande Guerre 1914-1918</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Robert Laffont, pp.143, 2008, Bouquins, 978-2-221-10722-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert C. Hoover (1874-1964) : un entrepreneur au service d'une cause humanitaire pendant la Première Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Toulouse 1 sciences sociales; Institut d'Administration des Entreprises. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges offerts à Pierre Spiteri. Tome 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université des Sciences Sociales de Toulouse, pp.445-457, 2008, 978-2-915699-57-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribot, Alexandre, Félix, Joseph (1842-1923)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cochet, François; Porte, Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la Grande Guerre 1914-1918</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robert Laffont, pp.894, 2008, Bouquins, 978-2-221-10722-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoover, Herbert, Clarke (1874-1964)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cochet, François; Porte, Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la Grande Guerre 1914-1918</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robert Laffont, pp.548-549, 2008, Bouquins, 978-2-221-10722-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidérurgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cochet, François; Porte, Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la Grande Guerre 1914-1918</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robert Laffont, pp.966-967, 2008, Bouquins, 978-2-221-10722-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentiel, Etienne (1864-1936)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cochet, François; Porte, Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la Grande Guerre 1914-1918</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robert Laffont, pp.249-251, 2008, Bouquins, 978-2-221-10722-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cochet, François; Porte, Rémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la Grande Guerre 1914-1918</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robert Laffont, pp.228-229, 2008, Bouquins, 978-2-221-10722-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards et expériences croisés. Les milieux économiques français et américains de la Première Guerre mondiale au tournant des années Vingt. L'heure de la rationalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Druelle-Korn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dard, Olivier; Lusebrink, Hans-Jurgen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Américanisations et anti-américanismes comparés. Actes du colloque international organisé à l'Université Paul Verlaine à Metz et à l'Université de Sarrebruck les 17 et 18 décembre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Du Septentrion, pp.19-32, 2008, Histoire et civilisations, 1089, 1284-5655, 978-2-7574-0042-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734649v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-00734759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5209,51 +5209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04391644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Abraham" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brabant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.110.0121" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981020v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Druelle-Korn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.181.0005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983122v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Druelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140816v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00738319v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00738612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723305v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00753831v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00755195v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981032v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05563-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981090v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/bl4337" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Kessler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13981" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982021v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dreyfus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Juchereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacorre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942435v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraboulet Dani&#232;le" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00712401v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fraboulet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00769806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verheyde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.15261" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983172v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983391v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983226v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983274v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983177v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983207v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983190v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983270v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983202v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983200v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983326v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140834v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983266v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983322v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734669v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734667v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734665v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734672v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734646v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734754v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734768v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734757v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734770v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Porte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734734v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puma C&#233;cile" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734765v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734730v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734725v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734739v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734729v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734638v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734771v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734762v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734772v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734740v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734737v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734649v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734766v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734759v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04391644v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Abraham" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brabant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.110.0121" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981020v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Druelle-Korn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.181.0005" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983122v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Druelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140816v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00738319v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00738612v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723305v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00753831v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00755195v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981032v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05563-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981090v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/bl4337" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Kessler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b13981" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982021v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dreyfus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Juchereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacorre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942435v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraboulet Dani&#232;le" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00712401v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fraboulet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00769806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verheyde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.15261" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983172v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983391v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983226v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983274v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983207v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983263v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983177v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983190v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983270v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983202v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983200v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983266v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983326v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Michel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140834v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156505v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983322v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734669v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734667v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734665v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734672v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734646v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734739v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Porte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734725v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734761v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734734v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puma C&#233;cile" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734765v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734730v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734768v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734757v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734754v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734729v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734638v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734771v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734762v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734772v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734740v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734737v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00734649v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>