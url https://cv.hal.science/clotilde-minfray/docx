--- v0 (2026-03-09)
+++ v1 (2026-04-18)
@@ -1854,909 +1854,933 @@
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 382-383, pp.113-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wear.2017.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of interfacial molybdenum carbide for DLC lubricated by MoDTC: Origin of wear mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Feo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Isabel De Barros Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 370-371, pp.17-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wear.2016.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed lubrication of steel by C18 fatty acids revisited. Part II: Influence of some key parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Loehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Iovine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94, pp.207-216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.triboint.2015.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal adhesion issues in dry grinding: The role of active fillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vernhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delwaulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kapsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 346-347, pp.46-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wear.2015.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MoDTC lubrication of DLC-involving contacts. Impact of MoDTC degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Feo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Isabel De Barros Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 348-349, pp.116-125. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2015.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed lubrication of steel by C18 fatty acids revisited. Part I: Toward the formation of carboxylate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Loehlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Iovine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 82, pp.218-227. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2014.10.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MoDTC friction modifier additive degradation: Correlation between tribological performance and chemical changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Feo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Isabel De Barros Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (114), pp.93786-93796. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ra15250j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing impact on tribological properties of MoDTC-containing base oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Feo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Isabel De Barros Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2765,3337 +2789,3337 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92, pp.126-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.triboint.2015.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model formation of ZDDP tribofilm from a mixture of zinc metaphosphate and goethite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berkani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 79, pp.197-203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.triboint.2014.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of an organic pentasulfide EP additive in turning and milling operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Bierla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The effect of an organic pentasulfide EP additive in turning and milling operations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 317 (1-2), pp.129-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Lubrication with C18 Fatty Acids: Effect of Unsaturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Loehle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (1), pp.319-328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11249-013-0270-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiwear Chemistry of ZDDP: Coupling Classical MD and Tight-Binding Quantum Chemical MD Methods (TB-QCMD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tasuku Onodera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Miyamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50 (1), pp.31-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11249-012-0063-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction response of ZDDP thermal film and tribofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Njiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology - Materials, Surfaces &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (4), pp.129-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1179/1751584X11Y.0000000016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-induced amorphization of zinc orthophosphate—Insight in the zinc coordination by XAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aquilanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 67, pp.222-228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.triboint.2013.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Changes in Tribo-Stressed Zinc Polyphosphates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Berkani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (3), pp.489-498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11249-013-0188-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and physico-chemical study of sulphur additives effect in milling of high strength steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Bierla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 286-287, pp.116-123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wear.2011.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of anti-wear chemistry of ZDDP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tasuku Onodera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akira Miyamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 156, pp.311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2fd00126h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc Dialkyl Phosphate (ZP) as an Anti-Wear Additive: Comparison with ZDDP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Njiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (1), pp.19-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11249-011-9822-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study on the effects of lubrication in form tapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Bierla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poulachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43, pp.1726-1734. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2010.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of lubricant additives in rolling contact fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Meheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ton Lubrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 224, pp.947-955. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1243/13506501JET719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational chemistry study on friction of h-MoS2. Part II. Friction anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tasuku Onodera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuke Morita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryo Nagumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryuji Miura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 114 (48), pp.15832-15838. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp1064775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Computational Chemistry Study on Friction of h-MoS2. Part I. Mechanism of Single Sheet Lubrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tasuku Onodera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuke Morita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ai Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michihisa Koyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideyuki Tsuboi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (52), pp.16526-16536. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp9069866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical investigation on the abrasive wear prevention mechanism of ZDDP and ZP tribofilms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michihisa Koyama</w:t>
+                <w:t xml:space="preserve">Boundary Lubrication by Pure Crystalline Zinc Orthophosphate Powder in Oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dassenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Minfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guerret-Piécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (3), pp.139-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-008-9346-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.04.057⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04016791v1</w:t>
+                <w:t xml:space="preserve">hal-02107587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Lubrication by Pure Crystalline Zinc Orthophosphate Powder in Oil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Guerret-Piécourt</w:t>
+                <w:t xml:space="preserve">A theoretical investigation on the abrasive wear prevention mechanism of ZDDP and ZP tribofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasuku Onodera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Morita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ai Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Sahnoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michihisa Koyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 254 (23), pp.7976-7979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.04.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11249-008-9346-x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02107587v1</w:t>
+                <w:t xml:space="preserve">hal-04016791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Molecular Dynamics Simulations of Tribochemical Reactions with ZDDP: Zinc Phosphate–Iron Oxide Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tasuku Onodera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayaka Nara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 51 (5), pp.589-601. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10402000802011737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of slide-to-roll ratio on tribofilm generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Meheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ton Lubrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 222, pp.325-334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1243/13506501JET349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc phosphate chain length study under high hydrostatic pressure by Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Montagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 101 (6), pp.063505. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2710431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation Mechanism of a Low Friction ZDDP Tribofilm on Iron Oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 50 (2), pp.211-216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10402000701271010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental simulation of chemical reactions between ZDDP tribofilms and steel surfaces during friction processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ton Lubrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (1), pp.67-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11249-005-9012-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-friction tribofilm formed by the reaction of ZDDP on iron oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosuke Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koji Kato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 39 (12), pp.1538-1544. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.triboint.2006.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemistry of ZDDP Tribofilm by ToF-SIMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.I. De Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kersting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 17 (3), pp.351-357. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/B:TRIL.0000044483.68571.49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-technique approach of tribofilm characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kersting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.272-277. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-6090(03)01064-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6105,78 +6129,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'orientation cristallographique du Ti-6Al-4V sur la morphologie et les propriétés optiques de couches minces obtenues par anodisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6208,65 +6232,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques - Revisiter les essais sur les matériaux – Journées thématiques section Sud-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Ecully (Lyon), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05110067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId211"/>
+      <w:footerReference w:type="default" r:id="rId213"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6334,51 +6358,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7AF6049"/>
+    <w:nsid w:val="6C342376"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6482,51 +6506,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9AA9B47E"/>
+    <w:nsid w:val="88F298E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6716,51 +6740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clotilde-minfray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7555-4193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083475230" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04521413v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lenci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Minfray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fridrici" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.104193" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192002v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Oshio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Yagishita" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.205042" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137716v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faura" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ronfard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Benitez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204820" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968749v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Kharboutly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veryasov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verchere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106690" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491359v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kunishima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nagai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kurokawa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galipaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillonneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106578" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013983v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrya Kossoko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubreuil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thi&#233;baut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2021.107186" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437917v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Massoud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pereira de Matos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mogne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cobian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.105954" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952552v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deshpande" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dassenoy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jenei" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Le Mogne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-020-1278-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Vakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scheibert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2018.02.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952555v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Mogne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jose" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra00234g" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951061v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thiebaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.10.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804246v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L'Hostis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minfray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fregonese" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2017.04.025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804244v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Feo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel De Barros Bouchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnouf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2016.10.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952570v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loehl&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iovine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2015.08.036" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016038v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vernhet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delwaulle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kapsa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.11.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952564v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meunier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.12.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952575v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Le Mogne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.10.020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952566v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra15250j" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2015.04.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996195v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berkani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vacher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.06.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VMQ6B6S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022909v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromentin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Bierla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952578v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loehle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Matta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-013-0270-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016770v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasuku Onodera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Miyamoto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-012-0063-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KK5Z4SHK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069463v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Njiwa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rigaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1751584X11Y.0000000016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016744v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauvin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aquilanti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2013.07.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3SLJ53J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107493v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Berkani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-013-0188-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CT94B6ZP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880742v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.05.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016776v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2fd00126h" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016827v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Njiwa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-011-9822-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-050V9KMT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880327v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulachon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2010.04.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936403v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Meheux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ville" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Lubrecht" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/13506501JET719" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813954v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Morita" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Nagumo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Miura" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Suzuki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1064775" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822678v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michihisa Koyama" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Tsuboi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9069866" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016791v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Sahnoun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.04.057" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L28W78F0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107587v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gauvin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerret-Pi&#233;court" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9346-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B154107308F805A3D1D7D1EB93A0C959CE086CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016795v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayaka Nara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402000802011737" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936417v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/13506501JET349" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-88N6HF0X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107566v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2710431" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016801v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ito" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kato" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402000701271010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663281v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-005-9012-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5BN102ZC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016804v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Ito" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Kato" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2006.01.023" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ0BKLKS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016816v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. De Barros" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kersting" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:TRIL.0000044483.68571.49" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJSNF14V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474964v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)01064-2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D0HGN7K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05110067v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Charri&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clotilde-minfray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7555-4193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083475230" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04521413v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lenci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Minfray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fridrici" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.104193" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192002v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Oshio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Yagishita" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.205042" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137716v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faura" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ronfard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Benitez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204820" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968749v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Kharboutly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veryasov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verchere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106690" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491359v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kunishima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nagai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kurokawa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galipaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillonneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106578" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013983v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrya Kossoko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubreuil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thi&#233;baut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2021.107186" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437917v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Massoud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pereira de Matos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mogne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cobian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.105954" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952552v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deshpande" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dassenoy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jenei" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Le Mogne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-020-1278-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Vakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scheibert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2018.02.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952555v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Mogne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jose" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra00234g" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951061v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thiebaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.10.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804246v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L'Hostis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minfray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fregonese" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2017.04.025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18ZP76PS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804244v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Feo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel De Barros Bouchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnouf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2016.10.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952570v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loehl&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iovine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2015.08.036" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016038v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vernhet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delwaulle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kapsa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.11.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGMHVZGH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meunier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.12.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952575v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Le Mogne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.10.020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952566v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra15250j" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2015.04.014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996195v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berkani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vacher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.06.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VMQ6B6S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022909v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromentin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Bierla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952578v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loehle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Matta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-013-0270-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016770v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasuku Onodera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Miyamoto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-012-0063-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KK5Z4SHK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069463v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Njiwa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rigaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1751584X11Y.0000000016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016744v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauvin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aquilanti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2013.07.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3SLJ53J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107493v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Berkani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-013-0188-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CT94B6ZP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880742v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.05.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016776v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2fd00126h" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016827v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Njiwa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-011-9822-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-050V9KMT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880327v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulachon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2010.04.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936403v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Meheux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ville" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Lubrecht" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/13506501JET719" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813954v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Morita" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Nagumo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Miura" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Suzuki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1064775" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822678v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michihisa Koyama" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Tsuboi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9069866" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107587v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gauvin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerret-Pi&#233;court" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9346-x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B154107308F805A3D1D7D1EB93A0C959CE086CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016791v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Sahnoun" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.04.057" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L28W78F0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016795v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayaka Nara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402000802011737" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936417v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/13506501JET349" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-88N6HF0X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107566v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2710431" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016801v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ito" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kato" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402000701271010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663281v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-005-9012-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5BN102ZC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016804v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Ito" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Kato" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2006.01.023" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ0BKLKS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016816v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. De Barros" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kersting" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:TRIL.0000044483.68571.49" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJSNF14V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474964v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)01064-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D0HGN7K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05110067v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Charri&#232;re" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>