--- v1 (2026-04-18)
+++ v2 (2026-05-09)
@@ -2030,303 +2030,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed lubrication of steel by C18 fatty acids revisited. Part II: Influence of some key parameters</w:t>
+                <w:t xml:space="preserve">Metal adhesion issues in dry grinding: The role of active fillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Loehlé</w:t>
+                <w:t xml:space="preserve">L. Vernhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Matta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Minfray</w:t>
+                <w:t xml:space="preserve">C. Delwaulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Iovine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Kapsa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94, pp.207-216. </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 346-347, pp.46-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2015.08.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2015.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952570v1</w:t>
+                <w:t xml:space="preserve">hal-04016038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal adhesion issues in dry grinding: The role of active fillers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Vernhet</w:t>
+                <w:t xml:space="preserve">Mixed lubrication of steel by C18 fatty acids revisited. Part II: Influence of some key parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Loehlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Iovine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2015.11.002⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.207-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2015.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04016038v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MoDTC lubrication of DLC-involving contacts. Impact of MoDTC degradation</w:t>
               </w:r>
@@ -2440,291 +2440,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed lubrication of steel by C18 fatty acids revisited. Part I: Toward the formation of carboxylate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Matta</w:t>
+                <w:t xml:space="preserve">MoDTC friction modifier additive degradation: Correlation between tribological performance and chemical changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Feo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Isabel De Barros Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.Le Mogne</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 82, pp.218-227. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (114), pp.93786-93796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2014.10.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5ra15250j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952575v1</w:t>
+                <w:t xml:space="preserve">hal-02952566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MoDTC friction modifier additive degradation: Correlation between tribological performance and chemical changes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. de Feo</w:t>
+                <w:t xml:space="preserve">Mixed lubrication of steel by C18 fatty acids revisited. Part I: Toward the formation of carboxylate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Loehlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Martin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T.Le Mogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Iovine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (114), pp.93786-93796. </w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82, pp.218-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ra15250j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2014.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952566v1</w:t>
+                <w:t xml:space="preserve">hal-02952575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing impact on tribological properties of MoDTC-containing base oil</w:t>
               </w:r>
@@ -3029,51 +3029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Bierla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3163,51 +3163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (1), pp.319-328. </w:t>
@@ -3702,51 +3702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dassenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3848,51 +3848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4125,51 +4125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (1), pp.19-30. </w:t>
@@ -5056,51 +5056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Mogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tasuku Onodera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5304,278 +5304,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc phosphate chain length study under high hydrostatic pressure by Raman spectroscopy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation Mechanism of a Low Friction ZDDP Tribofilm on Iron Oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Montagnac</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Minfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2710431⟩</w:t>
+              <w:t xml:space="preserve">Tribology Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50 (2), pp.211-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10402000701271010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107566v1</w:t>
+                <w:t xml:space="preserve">hal-04016801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation Mechanism of a Low Friction ZDDP Tribofilm on Iron Oxide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Minfray</w:t>
+                <w:t xml:space="preserve">Zinc phosphate chain length study under high hydrostatic pressure by Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dassenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Minfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kato</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 50 (2), pp.211-216. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 101 (6), pp.063505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10402000701271010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2710431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016801v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental simulation of chemical reactions between ZDDP tribofilms and steel surfaces during friction processes</w:t>
               </w:r>
@@ -5703,51 +5703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-friction tribofilm formed by the reaction of ZDDP on iron oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosuke Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Minfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6358,51 +6358,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C342376"/>
+    <w:nsid w:val="0829BCF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6506,51 +6506,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="88F298E3"/>
+    <w:nsid w:val="A8B70556"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6740,51 +6740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clotilde-minfray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7555-4193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083475230" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04521413v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lenci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Minfray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fridrici" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.104193" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192002v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Oshio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Yagishita" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.205042" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137716v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faura" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ronfard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Benitez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204820" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968749v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Kharboutly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veryasov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verchere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106690" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491359v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kunishima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nagai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kurokawa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galipaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillonneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106578" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013983v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrya Kossoko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubreuil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thi&#233;baut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2021.107186" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437917v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Massoud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pereira de Matos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mogne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cobian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.105954" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952552v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deshpande" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dassenoy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jenei" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Le Mogne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-020-1278-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Vakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scheibert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2018.02.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952555v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Mogne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jose" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra00234g" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951061v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thiebaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.10.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804246v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L'Hostis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minfray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fregonese" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2017.04.025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18ZP76PS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804244v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Feo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel De Barros Bouchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnouf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2016.10.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952570v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loehl&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iovine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2015.08.036" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016038v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vernhet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delwaulle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kapsa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.11.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGMHVZGH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meunier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.12.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952575v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Le Mogne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.10.020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952566v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra15250j" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2015.04.014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996195v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berkani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vacher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.06.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VMQ6B6S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022909v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromentin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Bierla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952578v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loehle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Matta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-013-0270-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016770v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasuku Onodera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Miyamoto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-012-0063-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KK5Z4SHK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069463v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Njiwa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rigaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1751584X11Y.0000000016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016744v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauvin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aquilanti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2013.07.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3SLJ53J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107493v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Berkani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-013-0188-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CT94B6ZP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880742v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.05.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016776v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2fd00126h" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016827v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Njiwa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-011-9822-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-050V9KMT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880327v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulachon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2010.04.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936403v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Meheux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ville" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Lubrecht" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/13506501JET719" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813954v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Morita" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Nagumo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Miura" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Suzuki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1064775" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822678v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michihisa Koyama" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Tsuboi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9069866" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107587v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gauvin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerret-Pi&#233;court" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9346-x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B154107308F805A3D1D7D1EB93A0C959CE086CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016791v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Sahnoun" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.04.057" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L28W78F0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016795v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayaka Nara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402000802011737" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936417v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/13506501JET349" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-88N6HF0X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107566v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2710431" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016801v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ito" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kato" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402000701271010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663281v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-005-9012-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5BN102ZC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016804v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Ito" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Kato" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2006.01.023" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ0BKLKS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016816v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. De Barros" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kersting" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:TRIL.0000044483.68571.49" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJSNF14V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474964v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)01064-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D0HGN7K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05110067v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Charri&#232;re" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/clotilde-minfray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7555-4193" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083475230" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04521413v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lenci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Galipaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Minfray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fridrici" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.104193" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192002v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Oshio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dassenoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Yagishita" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.205042" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137716v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faura" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ronfard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Benitez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204820" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968749v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Kharboutly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veryasov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verchere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Camp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106690" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491359v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kunishima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nagai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kurokawa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galipaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillonneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2020.106578" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013983v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrya Kossoko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubreuil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thi&#233;baut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2021.107186" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437917v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Massoud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pereira de Matos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Mogne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Cobian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.105954" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952552v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deshpande" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dassenoy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jenei" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Le Mogne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-020-1278-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Vakis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scheibert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2018.02.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952555v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Mogne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jose" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra00234g" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951061v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thiebaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.10.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804246v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L'Hostis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minfray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fregonese" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verdu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2017.04.025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18ZP76PS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804244v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Feo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel De Barros Bouchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnouf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2016.10.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016038v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vernhet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delwaulle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kapsa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.11.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGMHVZGH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952570v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loehl&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iovine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2015.08.036" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meunier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.12.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952566v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra15250j" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952575v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Le Mogne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.10.020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2015.04.014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996195v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berkani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vacher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2014.06.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VMQ6B6S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022909v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromentin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Bierla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952578v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loehle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Matta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-013-0270-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016770v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasuku Onodera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Martin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Miyamoto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-012-0063-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KK5Z4SHK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069463v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Njiwa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rigaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1751584X11Y.0000000016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016744v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauvin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aquilanti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2013.07.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3SLJ53J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107493v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Berkani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-013-0188-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CT94B6ZP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880742v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.05.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016776v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2fd00126h" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016827v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Njiwa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vacher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-011-9822-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-050V9KMT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880327v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poulachon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2010.04.005" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936403v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Meheux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ville" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Lubrecht" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/13506501JET719" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813954v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Morita" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Nagumo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Miura" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Suzuki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1064775" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822678v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michihisa Koyama" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Tsuboi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9069866" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107587v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gauvin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerret-Pi&#233;court" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9346-x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B154107308F805A3D1D7D1EB93A0C959CE086CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016791v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Sahnoun" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.04.057" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L28W78F0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016795v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayaka Nara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402000802011737" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936417v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/13506501JET349" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-88N6HF0X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016801v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ito" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kato" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402000701271010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107566v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2710431" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663281v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-005-9012-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5BN102ZC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016804v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Ito" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Kato" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2006.01.023" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ0BKLKS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec-lyon.hal.science/hal-04016816v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. De Barros" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kersting" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:TRIL.0000044483.68571.49" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJSNF14V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474964v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Esnouf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)01064-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D0HGN7K-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05110067v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Charri&#232;re" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>