--- v0 (2026-03-28)
+++ v1 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clotilde PRUNIER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representations of the 'State of Popery' in Scotland in the 1720s and 1730s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Innes Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (2), pp.120--226. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/inr.2013.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘They must have their children educated some way’: the education of Catholics in eighteenth-century Scotland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Innes Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (1), pp.22-40. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/E0020157X09000407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La religion des Highlanders : sentiment ou superstition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes écossaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9, pp.233-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discussion ou la soumission ? Les rôles contradictoires de la Society in Scotland for Propagating Christian Knowledge dans les Highlands d’Écosse au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes écossaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.169-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traditions des Highlanders. Des superstitions qui ont réussi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes écossaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7, pp.125-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliens and outlaws rather than subjects and citizens'? (The image and identity of) catholics in Eighteenth-century Scotland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scottish Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en texte de la Mission d’Écosse au dix-huitième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise en texte et jeux de normes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Britaix, Jan 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Suspicions, Jars & Disturbances’: the Scottish Mission in Crisis in the 1730s (and beyond)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scots Abroad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eighteenth-Century Scottish Studies Society, Jul 2022, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scottish Catholic Representations of Anti-Catholicism to ‘friends abroad and at London’ (1750-1779)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anti-Catholicism in Europe and America 1520-1900</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Morton, Sep 2018, Newcastle (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I do the best I can for the Advantage of my Country': The Enlightened networks of John Geddes in Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks of Enlightenment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eighteenth-Century Scottish Studies Society, Jul 2018, Glasgow (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories and National Perspectives: Scotland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectories of Anti-Catholicism in British History, 1520-1900</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Morton, Mar 2018, Newcastle (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scottish catholic correspondence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Digital Enlightenment", XIIe Congrès international des Lumières, 13 juillet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monseigneur(s) et ami(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La lettre et l'intime. L'émergence d'une expression du for intérieur dans les correspondances privées (17e-19e siècle), colloque international de l'Université catholique de Louvain, 19 mars 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Louvain-la-Neuve, Belgique. pp.55-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon monde mon ARCANE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'Instrument électronique aux mains des chercheurs : pratiques et résultats", XIIe Congrès international des Lumières, 9 juillet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;Blair Letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Réseaux de correspondance à l'âge classique (XVI-XVIIIe siècles), actes de colloque international, Ens de Lyon, 16-18 janvier 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lyon, France. pp.197-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another spanish John</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Catholic Record Society, University of Liverpool, juillet 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec l'ennemi intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les voyageurs européens sur les chemins de la guerre et de la paix du temps des lumières", actes du colloque organisé à l'Université de Toulouse 2, les 21, 22 et 23 novembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France. pp.251-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourritures spirituelles, nourritures intellectuelles et autres nourritures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Nourriture(s) / Nourishment en Grande-Bretagne au XVIIIe siècle", Centre d'Etudes Anglaises du XVIIIe siècle, 13-15 décembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scottish catholic correspondence networks in eighteenth-century Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"International religious network", Second british-scandinavian conference of historians of christianity, septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le(s) Réseau(x) européen(s) de la Mission d'Ecosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La "république des lettres" : les espaces de la communication intellectuelle avant l'ère des nationalités XVIe-XIXe siècles, séminaire du SHADYC, 9 mai 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correspondance des catholiques écossais au XVIIIe siècle selon ARCANE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ARCANE, SHADYCK, 17-18 novembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debating the Faith : Religion and Letter Writing in Great Britain, 1550-1800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 215p, 2013, 978-94-007-5216-0. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-5216-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croire à la lettre: religion et épistolarité dans l'espace franco-britannique (XVIIe - XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de la Méditerranée, 286p, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Our Countryman, the Bishop of Rodez&amp;quot;: Seignelay Colbert de Castlehill et la Mission d'Ecosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Alcouffe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seignelay Colbert de Castlehill (1735-1811). Un évêque entre Lumières écossaises et Contre-Révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Toulouse 1 Capitole, pp.199-236, 2022, 978-2-36170-264-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Popery in Eighteenth-Century Scotland: A Scottish Catholic Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Gheeraert-Graffeuille; Geraldine Vaughan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anti-Catholicism in Britain and Ireland, 1600–2000. Practices, Representations and Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.37-53, 2020, The Sacred and the Secular, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-42882-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Every Time I Receive a Letter from You It Gives Me New Vigour': The Correspondence of the Scalan Masters, 1762-1783</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunan-Page Anne; Prunier Clotilde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Debating the Faith: Religion and Letter Writing in Great Britain, 1550-1800</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.123-135, 2013, 978-94-007-5215-3. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-5216-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scottish Catholic Correspondence Networks in Eighteenth-Century Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gregory; Jeremy and McLeod; Hugh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Religious Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Boydell and Brewer, pp.116--126, 2012, Studies in church history. Subsidia, 978-0-9546810-0-5. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0143045900003884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Dunan-Page et Clotilde Prunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croire à la lettre. Religion et Epistolarité dans l'espace franco-britannique (XVIIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de la Méditerranée, pp.11-21, 2012, Le Spectateur Européen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monseigneur(s) et ami(s). La correspondance de John Geddes et de George Hay (1759-1799)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Servais; Laurence Van Ypersele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre et l'intime L'émergence d'une expression du for intérieur dans les correspondances privées (17e-19e siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.55-77, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The two principles of liberalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clotilde PRUNIER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representations of the 'State of Popery' in Scotland in the 1720s and 1730s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Innes Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (2), pp.120--226. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/inr.2013.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘They must have their children educated some way’: the education of Catholics in eighteenth-century Scotland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Innes Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (1), pp.22-40. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/E0020157X09000407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La religion des Highlanders : sentiment ou superstition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes écossaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9, pp.233-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discussion ou la soumission ? Les rôles contradictoires de la Society in Scotland for Propagating Christian Knowledge dans les Highlands d’Écosse au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes écossaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.169-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traditions des Highlanders. Des superstitions qui ont réussi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes écossaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7, pp.125-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliens and outlaws rather than subjects and citizens'? (The image and identity of) catholics in Eighteenth-century Scotland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scottish Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en texte de la Mission d’Écosse au dix-huitième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise en texte et jeux de normes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Britaix, Jan 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Suspicions, Jars & Disturbances’: the Scottish Mission in Crisis in the 1730s (and beyond)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scots Abroad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eighteenth-Century Scottish Studies Society, Jul 2022, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories and National Perspectives: Scotland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectories of Anti-Catholicism in British History, 1520-1900</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Morton, Mar 2018, Newcastle (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scottish Catholic Representations of Anti-Catholicism to ‘friends abroad and at London’ (1750-1779)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anti-Catholicism in Europe and America 1520-1900</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adam Morton, Sep 2018, Newcastle (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I do the best I can for the Advantage of my Country': The Enlightened networks of John Geddes in Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks of Enlightenment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eighteenth-Century Scottish Studies Society, Jul 2018, Glasgow (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scottish catholic correspondence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Digital Enlightenment", XIIe Congrès international des Lumières, 13 juillet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monseigneur(s) et ami(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La lettre et l'intime. L'émergence d'une expression du for intérieur dans les correspondances privées (17e-19e siècle), colloque international de l'Université catholique de Louvain, 19 mars 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Louvain-la-Neuve, Belgique. pp.55-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon monde mon ARCANE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"L'Instrument électronique aux mains des chercheurs : pratiques et résultats", XIIe Congrès international des Lumières, 9 juillet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;Blair Letters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Réseaux de correspondance à l'âge classique (XVI-XVIIIe siècles), actes de colloque international, Ens de Lyon, 16-18 janvier 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lyon, France. pp.197-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Another spanish John</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Catholic Record Society, University of Liverpool, juillet 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec l'ennemi intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les voyageurs européens sur les chemins de la guerre et de la paix du temps des lumières", actes du colloque organisé à l'Université de Toulouse 2, les 21, 22 et 23 novembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Toulouse, France. pp.251-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03068860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourritures spirituelles, nourritures intellectuelles et autres nourritures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Nourriture(s) / Nourishment en Grande-Bretagne au XVIIIe siècle", Centre d'Etudes Anglaises du XVIIIe siècle, 13-15 décembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scottish catholic correspondence networks in eighteenth-century Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"International religious network", Second british-scandinavian conference of historians of christianity, septembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le(s) Réseau(x) européen(s) de la Mission d'Ecosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La "république des lettres" : les espaces de la communication intellectuelle avant l'ère des nationalités XVIe-XIXe siècles, séminaire du SHADYC, 9 mai 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correspondance des catholiques écossais au XVIIIe siècle selon ARCANE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ARCANE, SHADYCK, 17-18 novembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croire à la lettre: religion et épistolarité dans l'espace franco-britannique (XVIIe - XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de la Méditerranée, 286p, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debating the Faith : Religion and Letter Writing in Great Britain, 1550-1800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 215p, 2013, 978-94-007-5216-0. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-5216-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00847468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Our Countryman, the Bishop of Rodez&amp;quot;: Seignelay Colbert de Castlehill et la Mission d'Ecosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Alcouffe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seignelay Colbert de Castlehill (1735-1811). Un évêque entre Lumières écossaises et Contre-Révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Toulouse 1 Capitole, pp.199-236, 2022, 978-2-36170-264-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Popery in Eighteenth-Century Scotland: A Scottish Catholic Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Gheeraert-Graffeuille; Geraldine Vaughan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anti-Catholicism in Britain and Ireland, 1600–2000. Practices, Representations and Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.37-53, 2020, The Sacred and the Secular, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-42882-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Every Time I Receive a Letter from You It Gives Me New Vigour': The Correspondence of the Scalan Masters, 1762-1783</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunan-Page Anne; Prunier Clotilde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Debating the Faith: Religion and Letter Writing in Great Britain, 1550-1800</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.123-135, 2013, 978-94-007-5215-3. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-5216-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scottish Catholic Correspondence Networks in Eighteenth-Century Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gregory; Jeremy and McLeod; Hugh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Religious Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, Boydell and Brewer, pp.116--126, 2012, Studies in church history. Subsidia, 978-0-9546810-0-5. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0143045900003884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dunan-Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Dunan-Page et Clotilde Prunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croire à la lettre. Religion et Epistolarité dans l'espace franco-britannique (XVIIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaire de la Méditerranée, pp.11-21, 2012, Le Spectateur Européen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monseigneur(s) et ami(s). La correspondance de John Geddes et de George Hay (1759-1799)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul Servais; Laurence Van Ypersele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre et l'intime L'émergence d'une expression du for intérieur dans les correspondances privées (17e-19e siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.55-77, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The two principles of liberalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Prunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/inr.2013.0056" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02315754v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/E0020157X09000407" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02289766v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02289760v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02289754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02289437v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353195v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348016v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348004v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348000v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347992v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072325v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068863v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072324v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068860v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074500v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074501v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dunan-Page" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5216-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847478v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42882-2_3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5216-0_8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143045900003884" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835289v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02380376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Prunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/inr.2013.0056" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02315754v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/E0020157X09000407" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02289766v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02289760v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02289754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02289437v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353195v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348016v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347992v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348004v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348000v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072325v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068863v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072324v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068860v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074500v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875824v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074501v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847478v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dunan-Page" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847468v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5216-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42882-2_3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5216-0_8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143045900003884" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835289v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02380376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>