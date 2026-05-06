--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -66,519 +66,1547 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimiser la production du génome d'Anaplasma phagocytophilum, une étape cruciale pour comprendre la virulence et le tropisme d'hôte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harivel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merda Déborah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lagrée Anne-Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haddad Nadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20ème Réunion annuelle du groupes Tiques et Maladies à Tiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Maisons-alfort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration du rôle possible de Stomoxys calcitrans dans la transmission d’Anaplasma phagocytophilum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Weis-Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shukri Sharif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de la Recherche EnvA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Maisons-Alfort, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stomoxys calcitrans : un potentiel vecteur mécanique d’Anaplasma phagocytophilum ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Weis-Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shukri Sharif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème Réunion annuelle du groupes Tiques et Maladies à Tiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial behaviour, age, and sex correlate with co-infection patterns in roe deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Peroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Malandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonsergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International conference in Ecology &amp; Evolution, Société Française d’Écologie et Évolution (SFE2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Ecologie et Evolution, Oct 2024, Lyon, France. pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détection d’Anaplasma phagocytophilum chez des passereaux d’Ile de France et caractérisation génétique des variants identifiés par différentes méthodes (typage groEL, ankA et MLST)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Étienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Arné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Barzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseau TMT (Tiques et Maladies à tiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de pharmacie, Sep 2023, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détection d’Anaplasma phagocytophilum chez des passereaux d’Ile de France et caractérisation génétique des variants identifiés par différentes méthodes (typage groEL, ankA et MLST)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Étienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Arné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Barzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de la Recherche EnvA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EnvA, Sep 2023, Maisons-Alfort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration of epidemiological cycles of Anaplasma phagocytophilum in France and neighboring countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Dugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French-Czech Tick Meeting 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Maisons-Alfort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration by a dual approach of the role in cattle abortion of an Anaplasma phagocytophilum vacuolar membrane protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Dugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëllys Kevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doria Haciane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress on Rickettsia and other Intracellular Bacteria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Marseille (13), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of Tick Species and Tick-borne Pathogens Hosted by Urban and Suburban European Hedgehogs (Erinaceus europaeus) in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Defosseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Defosseux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Arné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 61 (3), pp.743-748. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7589/JWD-D-24-00178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of host sex, age and behaviour on co-infection patterns in a wild ungulate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Peroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Malandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonsergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 152 (12), pp.:1282-1296. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+              <w:t xml:space="preserve">, 2025, 152 (12), pp.1282-1296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0031182025100899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298829v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tick-borne diseases in Europe: Current prevention, control tools and the promise of aptamers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lucie Le Dortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 328, pp.110190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetpar.2024.110190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaplasma phagocytophilum in urban and peri-urban passerine birds in Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Arné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Barzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -587,4420 +1615,3517 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (4), pp.102350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2024.102350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Lambda Exonuclease Digestion or Purification Using Streptavidin-Coated Beads: Which One Is Best for Successful DNA Aptamer Selection?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lucie Le Dortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noah Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (6), pp.89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/mps5060089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enlisting the Ixodes scapularis Embryonic ISE6 Cell Line to Investigate the Neuronal Basis of Tick—Pathogen Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natália Pipová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (1), pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pathogens10010070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Ixodes ricinus-Sheep Cycle of Anaplasma phagocytophilum NV2Os Propagated in Tick Cell Cultures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Thérapeutique des maladies des bovins transmissibles par les tiques et moyens de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deshuillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (47)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313221v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérapeutique des maladies des bovins transmissibles par les tiques et moyens de prévention</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Experimental Ixodes ricinus-Sheep Cycle of Anaplasma phagocytophilum NV2Os Propagated in Tick Cell Cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuelo Almazán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fourniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Alberdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gandoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (10), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2020.00040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446976v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistance de l’anaplasmose granulocytaire dans les troupeaux bovins : problème d'immunité ou co-circulation de différentes souches ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Bovine Organospecific Microvascular Endothelial Cell Lines as New and Relevant In Vitro Models to Study Viral Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Fasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pourcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21155249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446952v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les infections à Anaplasma phagocytophilum et Anaplasma platys chez les carnivores domestiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Persistance de l’anaplasmose granulocytaire dans les troupeaux bovins : problème d'immunité ou co-circulation de différentes souches ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deshuillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 18 (79)</w:t>
+              <w:t xml:space="preserve">, 2020, 12 (47)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446990v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine Organospecific Microvascular Endothelial Cell Lines as New and Relevant In Vitro Models to Study Viral Infections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Les infections à Anaplasma phagocytophilum et Anaplasma platys chez les carnivores domestiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deshuillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (79)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020363v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-circulation of different &amp;lt;em&amp;gt;A. phagocytophilum&amp;lt;/em&amp;gt; variants within cattle herds and possible reservoir role for cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllys Kevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Dugat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13071-018-2661-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of AC8 in atherosclerosis in the atherogenic ApoE knockout mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Glorian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Limon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physiologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 217 (708, SI), pp.49-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stellate vascular smooth muscle cell phenotype is induced by IL-1β via the secretion of PGE2 and subsequent cAMP-dependent protein kinase A activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Blirando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Gorodnaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1853 (12), pp.3235-3247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2015.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of sarco (endo) plasmic reticulum calcium ATPase (SERCA) system in normal mouse cardiovascular tissues, heart failure and atherosclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa Lipskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zela Keuylian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Blirando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1843 (11), pp.2705-2718. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2014.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">amyloid context intensifies vascular smooth muscle cells induced inflammatory response and de-differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Vromman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Bereziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Limon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (3), pp.358-369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/acel.12056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Notch Pathway Attenuates Interleukin 1 beta (IL1 beta)-mediated Induction of Adenylyl Cyclase 8 (AC8) Expression during Vascular Smooth Muscle Cell (VSMC) Trans-differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zela Keuylian</w:t>
+                <w:t xml:space="preserve">Wild-type amyloid beta 1-40 peptide induces vascular smooth muscle cell death independently from matrix metalloprotease activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Mateo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Zaccarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen H. F. De Baaij</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martine Glorian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111.292516⟩</w:t>
+              <w:t xml:space="preserve">Aging Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (3), pp.384-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1474-9726.2012.00797.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545434v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild-type amyloid beta 1-40 peptide induces vascular smooth muscle cell death independently from matrix metalloprotease activity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Notch Pathway Attenuates Interleukin 1 beta (IL1 beta)-mediated Induction of Adenylyl Cyclase 8 (AC8) Expression during Vascular Smooth Muscle Cell (VSMC) Trans-differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zela Keuylian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen H. F. De Baaij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Glorian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Glorian</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1474-9726.2012.00797.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287 (30), pp.24978-24989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.292516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545435v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGC-1-Related Coactivator Modulates Mitochondrial-Nuclear Crosstalk through Endogenous Nitric Oxide in a Cellular Model of Oncocytic Thyroid Tumours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahatsangy Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soazig Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mirebeau-Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (11), pp.e7964. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0007964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275672v1</w:t>
-              </w:r>
-[...901 lines deleted...]
-                <w:t xml:space="preserve">hal-04447045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Viral Bacterial Interactions in Ticks Through a Novel Co Infection Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Porcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaplasma phagocytophilum in passerines from Ile-de-France region (France), genetic characterization of variants by groEL, ankA and MLST typing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th edition of the Ticks and Tick-Borne Pathogens Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Havana, Varadero, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser la production du génome d'Anaplasma phagocytophilum, une étape cruciale pour comprendre la virulence et le tropisme d’hôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harivel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Merda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bienvenue chez les Microbes - 19ème congrès national de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of bovine CD34+ bone marrow stem and progenitor cells using a monoclonal antibody against CD34 protein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Selection of aptamers against Anaplasma phagocytophilum, a tick-borne and zoonotic bacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lucie Le Dortz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nadia Haddad</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Duconge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 ACVP/ASVCP Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Aptamers 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380653v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of aptamers against Anaplasma phagocytophilum, a tick-borne and zoonotic bacterium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Isolation of bovine CD34+ bone marrow stem and progenitor cells using a monoclonal antibody against CD34 protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aptamers 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">2023 ACVP/ASVCP Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447496v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and optimization of an aptamer selection protocol against A. phagocytophilum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lucie Le Dortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Tick and Tick-Borne Pathogen Conference (TTP10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Murighiol, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aptamers, an innovative tool to study Anaplasma phagocytophilum</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Establishment of co-infection models in ticks and mice with two bacteria and one virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Porcelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deshuillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Le Dortz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Tick and Tick-Borne Pathogen Conference (TTP10)</w:t>
+              <w:t xml:space="preserve">TTP10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Murighiol, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447266v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03943429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of co-infection models in ticks and mice with two bacteria and one virus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aptamers, an innovative tool to study Anaplasma phagocytophilum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Deshuillers</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Lisa Lucie Le Dortz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Duconge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TTP10</w:t>
+              <w:t xml:space="preserve">10th Tick and Tick-Borne Pathogen Conference (TTP10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Murighiol, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03943429v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements of the SELEX protocol by comparing the two most used single-stranded DNA generation methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lucie Le Dortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noah Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aptamers 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of molecular typing to the understanding of the circulation of Anaplasma phagocytophilum in cattle herds and to the description of a marker associated with cattle abortions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Follow-up of intra-herd circulation of Anaplasma phagocytophilum strains in cattle farms in France and Germany by molecular typing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllys Kevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Dugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques et doctorales de l’ANSES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">International Congress on Rickettsia and other Intracellular Bacteria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447116v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follow-up of intra-herd circulation of Anaplasma phagocytophilum strains in cattle farms in France and Germany by molecular typing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Contribution of molecular typing to the understanding of the circulation of Anaplasma phagocytophilum in cattle herds and to the description of a marker associated with cattle abortions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllys Kevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Dugat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Rickettsia and other Intracellular Bacteria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques et doctorales de l’ANSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447082v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellule endothéliale organospécifique isolée d’origine bovine ou canine et ses utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieda Claudine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boullouis Henri-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR1915307. BIOBRAT. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5147,51 +5272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044485v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Defosseux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/JWD-D-24-00178" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05298829v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peroz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malandrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182025100899" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646754v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lucie Le Dortz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2024.110190" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604193v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Etienne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Barzic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2024.102350" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leroy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Brosseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps5060089" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Pipov&#225;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Allain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10010070" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Almaz&#225;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourniol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Alberdi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gandoin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446976v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deshuillers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446952v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446990v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020363v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pivet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourcelot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155249" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627485v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llys Kevin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dugat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2661-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545425v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Glorian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Limon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01217160v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Blirando" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Blaise" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Gorodnaya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meilhac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2015.09.019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lipskaia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zela Keuylian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jacquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.08.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545432v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Vromman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Trabelsi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Bereziat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12056" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545434v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen H. F. De Baaij" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Merlet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.292516" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545435v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Blaise" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mateo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Zaccarini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2012.00797.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275672v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahatsangy Raharijaona" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Pennec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poirier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mirebeau-Prunier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Rouxel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007964" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329506v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Li&#233;nard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Weis-Servat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukri Sharif" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807620v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lienard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081452v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien &#201;tienne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441471v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447066v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447045v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Haciane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391580v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Bouton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Porcelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751952v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746026v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harivel Thomas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380653v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Roux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447496v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duconge" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447237v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447266v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Dortz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447212v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447116v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447082v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pfeffer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021836v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieda Claudine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boullouis Henri-Jean" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harivel Thomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merda D&#233;borah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagr&#233;e Anne-Claire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddad Nadia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329506v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Li&#233;nard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Weis-Servat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukri Sharif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807620v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lienard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081452v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peroz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malandrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien &#201;tienne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Barzic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441471v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dugat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447045v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llys Kevin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Haciane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Defosseux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/JWD-D-24-00178" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05298829v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182025100899" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lucie Le Dortz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2024.110190" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604193v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Etienne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2024.102350" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Brosseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps5060089" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Pipov&#225;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Allain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10010070" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446976v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deshuillers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313221v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Almaz&#225;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourniol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Alberdi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gandoin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00040" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020363v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pivet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourcelot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155249" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446952v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627485v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2661-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545425v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Glorian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Limon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01217160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Blirando" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Blaise" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Gorodnaya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meilhac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2015.09.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lipskaia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zela Keuylian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jacquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.08.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545432v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Vromman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Trabelsi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Bereziat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12056" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545435v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Blaise" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mateo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Zaccarini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2012.00797.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545434v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen H. F. De Baaij" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Merlet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.292516" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275672v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahatsangy Raharijaona" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Pennec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poirier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mirebeau-Prunier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Rouxel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007964" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391580v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Bouton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Porcelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751952v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746026v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447496v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duconge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380653v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Roux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447237v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943429v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Dortz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447266v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447212v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447082v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pfeffer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447116v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021836v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieda Claudine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boullouis Henri-Jean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>