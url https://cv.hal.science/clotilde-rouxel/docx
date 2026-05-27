--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -225,3392 +225,3647 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration du rôle possible de Stomoxys calcitrans dans la transmission d’Anaplasma phagocytophilum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration des interactions virus-bactéries chez Ixodes ricinus à l'aide d'un modèle d'infection artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shukri Sharif</w:t>
+                <w:t xml:space="preserve">Pierre Lucien Deshuillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche EnvA 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Maisons-Alfort, France, France</w:t>
+              <w:t xml:space="preserve">Congrès National Tiques et Maladies à Tiques de la SFE²</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329506v1</w:t>
+                <w:t xml:space="preserve">hal-05619073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stomoxys calcitrans : un potentiel vecteur mécanique d’Anaplasma phagocytophilum ?</w:t>
+                <w:t xml:space="preserve">Exploration du rôle possible de Stomoxys calcitrans dans la transmission d’Anaplasma phagocytophilum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lienard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Emmanuel Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Weis-Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shukri Sharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Réunion annuelle du groupes Tiques et Maladies à Tiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche EnvA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Maisons-Alfort, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807620v1</w:t>
+                <w:t xml:space="preserve">hal-05329506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial behaviour, age, and sex correlate with co-infection patterns in roe deer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stomoxys calcitrans : un potentiel vecteur mécanique d’Anaplasma phagocytophilum ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Weis-Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Berland</w:t>
+                <w:t xml:space="preserve">Shukri Sharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claire Bonsergent</w:t>
+                <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference in Ecology &amp; Evolution, Société Française d’Écologie et Évolution (SFE2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Ecologie et Evolution, Oct 2024, Lyon, France. pp.2</w:t>
+              <w:t xml:space="preserve">19ème Réunion annuelle du groupes Tiques et Maladies à Tiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081452v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d’Anaplasma phagocytophilum chez des passereaux d’Ile de France et caractérisation génétique des variants identifiés par différentes méthodes (typage groEL, ankA et MLST)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
+                <w:t xml:space="preserve">Spatial behaviour, age, and sex correlate with co-infection patterns in roe deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Étienne</w:t>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Arné</w:t>
+                <w:t xml:space="preserve">Carole Peroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Le Barzic</w:t>
+                <w:t xml:space="preserve">Laurence Malandrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Girault</w:t>
+                <w:t xml:space="preserve">Claire Bonsergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau TMT (Tiques et Maladies à tiques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de pharmacie, Sep 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International conference in Ecology &amp; Evolution, Société Française d’Écologie et Évolution (SFE2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Ecologie et Evolution, Oct 2024, Lyon, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441660v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d’Anaplasma phagocytophilum chez des passereaux d’Ile de France et caractérisation génétique des variants identifiés par différentes méthodes (typage groEL, ankA et MLST)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Étienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Arné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Barzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche EnvA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EnvA, Sep 2023, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Réseau TMT (Tiques et Maladies à tiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de pharmacie, Sep 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441471v1</w:t>
+                <w:t xml:space="preserve">hal-04441660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of epidemiological cycles of Anaplasma phagocytophilum in France and neighboring countries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détection d’Anaplasma phagocytophilum chez des passereaux d’Ile de France et caractérisation génétique des variants identifiés par différentes méthodes (typage groEL, ankA et MLST)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Étienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Dugat</w:t>
+                <w:t xml:space="preserve">Pascal Arné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Haddad</w:t>
+                <w:t xml:space="preserve">Cécile Le Barzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Czech Tick Meeting 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche EnvA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EnvA, Sep 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447066v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Exploration of epidemiological cycles of Anaplasma phagocytophilum in France and neighboring countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Dugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French-Czech Tick Meeting 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Maisons-Alfort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exploration by a dual approach of the role in cattle abortion of an Anaplasma phagocytophilum vacuolar membrane protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Dugat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëllys Kevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doria Haciane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Rickettsia and other Intracellular Bacteria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Tick Species and Tick-borne Pathogens Hosted by Urban and Suburban European Hedgehogs (Erinaceus europaeus) in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stomoxys calcitrans as a potential mechanical vector of Anaplasma phagocytophilum : assessment through original ex vivo feeding models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Arné</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Weis-Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shukri Sharif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7589/JWD-D-24-00178⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 33, pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2026021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044485v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of host sex, age and behaviour on co-infection patterns in a wild ungulate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Bonsergent</w:t>
+                <w:t xml:space="preserve">Diversity of Tick Species and Tick-borne Pathogens Hosted by Urban and Suburban European Hedgehogs (Erinaceus europaeus) in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Defosseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Arné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (3), pp.743-748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7589/JWD-D-24-00178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0031182025100899⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05298829v2</w:t>
+                <w:t xml:space="preserve">hal-05044485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-borne diseases in Europe: Current prevention, control tools and the promise of aptamers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
+                <w:t xml:space="preserve">Effects of host sex, age and behaviour on co-infection patterns in a wild ungulate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Peroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Malandrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonsergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2024.110190⟩</w:t>
+              <w:t xml:space="preserve">Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 152 (12), pp.1282-1296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0031182025100899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646754v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298829v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaplasma phagocytophilum in urban and peri-urban passerine birds in Ile-de-France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tick-borne diseases in Europe: Current prevention, control tools and the promise of aptamers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lucie Le Dortz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Girault</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2024.102350⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 328, pp.110190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2024.110190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604193v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Lambda Exonuclease Digestion or Purification Using Streptavidin-Coated Beads: Which One Is Best for Successful DNA Aptamer Selection?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaplasma phagocytophilum in urban and peri-urban passerine birds in Ile-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noah Brosseau</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Arné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Barzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mps5060089⟩</w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (4), pp.102350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2024.102350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039187v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enlisting the Ixodes scapularis Embryonic ISE6 Cell Line to Investigate the Neuronal Basis of Tick—Pathogen Interactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Allain</w:t>
+                <w:t xml:space="preserve">Optimized Lambda Exonuclease Digestion or Purification Using Streptavidin-Coated Beads: Which One Is Best for Successful DNA Aptamer Selection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lucie Le Dortz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Henry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
+                <w:t xml:space="preserve">Quentin Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens10010070⟩</w:t>
+              <w:t xml:space="preserve">Methods and Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (6), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mps5060089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03316049v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérapeutique des maladies des bovins transmissibles par les tiques et moyens de prévention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
+                <w:t xml:space="preserve">Enlisting the Ixodes scapularis Embryonic ISE6 Cell Line to Investigate the Neuronal Basis of Tick—Pathogen Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natália Pipová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10010070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446976v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Ixodes ricinus-Sheep Cycle of Anaplasma phagocytophilum NV2Os Propagated in Tick Cell Cultures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lisa Fourniol</w:t>
+                <w:t xml:space="preserve">Thérapeutique des maladies des bovins transmissibles par les tiques et moyens de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deshuillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (47)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2020.00040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03313221v1</w:t>
+                <w:t xml:space="preserve">hal-04446976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine Organospecific Microvascular Endothelial Cell Lines as New and Relevant In Vitro Models to Study Viral Infections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Fasani</w:t>
+                <w:t xml:space="preserve">Experimental Ixodes ricinus-Sheep Cycle of Anaplasma phagocytophilum NV2Os Propagated in Tick Cell Cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consuelo Almazán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fourniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Pourcelot</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Alberdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gandoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21155249⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (10), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2020.00040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020363v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistance de l’anaplasmose granulocytaire dans les troupeaux bovins : problème d'immunité ou co-circulation de différentes souches ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Bovine Organospecific Microvascular Endothelial Cell Lines as New and Relevant In Vitro Models to Study Viral Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Fasani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pourcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21155249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446952v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les infections à Anaplasma phagocytophilum et Anaplasma platys chez les carnivores domestiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deshuillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (79)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-circulation of different &amp;lt;em&amp;gt;A. phagocytophilum&amp;lt;/em&amp;gt; variants within cattle herds and possible reservoir role for cattle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Persistance de l’anaplasmose granulocytaire dans les troupeaux bovins : problème d'immunité ou co-circulation de différentes souches ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deshuillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (47)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627485v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of AC8 in atherosclerosis in the atherogenic ApoE knockout mouse model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-circulation of different &amp;lt;em&amp;gt;A. phagocytophilum&amp;lt;/em&amp;gt; variants within cattle herds and possible reservoir role for cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëllys Kevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Dugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physiologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-018-2661-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545425v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stellate vascular smooth muscle cell phenotype is induced by IL-1β via the secretion of PGE2 and subsequent cAMP-dependent protein kinase A activation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of AC8 in atherosclerosis in the atherogenic ApoE knockout mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Glorian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Limon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Physiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 217 (708, SI), pp.49-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217160v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of sarco (endo) plasmic reticulum calcium ATPase (SERCA) system in normal mouse cardiovascular tissues, heart failure and atherosclerosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The stellate vascular smooth muscle cell phenotype is induced by IL-1β via the secretion of PGE2 and subsequent cAMP-dependent protein kinase A activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zela Keuylian</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karl Blirando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mougenot</w:t>
+                <w:t xml:space="preserve">Régis Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Jacquet</w:t>
+                <w:t xml:space="preserve">Natalia Gorodnaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 1843 (11), pp.2705-2718. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2014.08.002⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 1853 (12), pp.3235-3247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2015.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545429v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">amyloid context intensifies vascular smooth muscle cells induced inflammatory response and de-differentiation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression of sarco (endo) plasmic reticulum calcium ATPase (SERCA) system in normal mouse cardiovascular tissues, heart failure and atherosclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Trabelsi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
+                <w:t xml:space="preserve">Larissa Lipskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Bereziat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Limon</w:t>
+                <w:t xml:space="preserve">Zela Keuylian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Blirando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acel.12056⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1843 (11), pp.2705-2718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2014.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545432v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild-type amyloid beta 1-40 peptide induces vascular smooth muscle cell death independently from matrix metalloprotease activity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronique Mateo</w:t>
+                <w:t xml:space="preserve">amyloid context intensifies vascular smooth muscle cells induced inflammatory response and de-differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Vromman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Glorian</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Bereziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Limon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 11 (3), pp.384-393. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1474-9726.2012.00797.x⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 12 (3), pp.358-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acel.12056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545435v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Notch Pathway Attenuates Interleukin 1 beta (IL1 beta)-mediated Induction of Adenylyl Cyclase 8 (AC8) Expression during Vascular Smooth Muscle Cell (VSMC) Trans-differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zela Keuylian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen H. F. De Baaij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Glorian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 287 (30), pp.24978-24989. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M111.292516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wild-type amyloid beta 1-40 peptide induces vascular smooth muscle cell death independently from matrix metalloprotease activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Mateo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Zaccarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Glorian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aging Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (3), pp.384-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1474-9726.2012.00797.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">PGC-1-Related Coactivator Modulates Mitochondrial-Nuclear Crosstalk through Endogenous Nitric Oxide in a Cellular Model of Oncocytic Thyroid Tumours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahatsangy Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soazig Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mirebeau-Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (11), pp.e7964. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0007964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3620,1512 +3875,1512 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Viral Bacterial Interactions in Ticks Through a Novel Co Infection Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Porcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaplasma phagocytophilum in passerines from Ile-de-France region (France), genetic characterization of variants by groEL, ankA and MLST typing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th edition of the Ticks and Tick-Borne Pathogens Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Havana, Varadero, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser la production du génome d'Anaplasma phagocytophilum, une étape cruciale pour comprendre la virulence et le tropisme d’hôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harivel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Merda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bienvenue chez les Microbes - 19ème congrès national de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of aptamers against Anaplasma phagocytophilum, a tick-borne and zoonotic bacterium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Lucie Le Dortz</w:t>
+                <w:t xml:space="preserve">Isolation of bovine CD34+ bone marrow stem and progenitor cells using a monoclonal antibody against CD34 protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aptamers 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">2023 ACVP/ASVCP Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447496v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of bovine CD34+ bone marrow stem and progenitor cells using a monoclonal antibody against CD34 protein</w:t>
+                <w:t xml:space="preserve">Selection of aptamers against Anaplasma phagocytophilum, a tick-borne and zoonotic bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lisa Lucie Le Dortz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quentin Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nadia Haddad</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Duconge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 ACVP/ASVCP Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Aptamers 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380653v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and optimization of an aptamer selection protocol against A. phagocytophilum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lucie Le Dortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Tick and Tick-Borne Pathogen Conference (TTP10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Murighiol, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of co-infection models in ticks and mice with two bacteria and one virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Porcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deshuillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Le Dortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TTP10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Murighiol, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03943429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aptamers, an innovative tool to study Anaplasma phagocytophilum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lucie Le Dortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Duconge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Tick and Tick-Borne Pathogen Conference (TTP10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Murighiol, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvements of the SELEX protocol by comparing the two most used single-stranded DNA generation methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lucie Le Dortz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noah Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aptamers 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follow-up of intra-herd circulation of Anaplasma phagocytophilum strains in cattle farms in France and Germany by molecular typing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Contribution of molecular typing to the understanding of the circulation of Anaplasma phagocytophilum in cattle herds and to the description of a marker associated with cattle abortions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëllys Kevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëllys Kevin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibaud Dugat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Rickettsia and other Intracellular Bacteria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques et doctorales de l’ANSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447082v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of molecular typing to the understanding of the circulation of Anaplasma phagocytophilum in cattle herds and to the description of a marker associated with cattle abortions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Follow-up of intra-herd circulation of Anaplasma phagocytophilum strains in cattle farms in France and Germany by molecular typing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëllys Kevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëllys Kevin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibaud Dugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pfeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques et doctorales de l’ANSES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">International Congress on Rickettsia and other Intracellular Bacteria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447116v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellule endothéliale organospécifique isolée d’origine bovine ou canine et ses utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieda Claudine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fasani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boullouis Henri-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR1915307. BIOBRAT. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId142"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5272,51 +5527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harivel Thomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merda D&#233;borah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagr&#233;e Anne-Claire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddad Nadia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329506v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Li&#233;nard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Weis-Servat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukri Sharif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807620v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lienard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081452v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peroz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malandrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien &#201;tienne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Barzic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441471v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dugat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447045v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llys Kevin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Haciane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Defosseux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/JWD-D-24-00178" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05298829v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182025100899" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646754v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lucie Le Dortz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2024.110190" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604193v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Etienne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2024.102350" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Brosseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps5060089" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Pipov&#225;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Allain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10010070" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446976v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deshuillers" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313221v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Almaz&#225;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourniol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Alberdi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gandoin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00040" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020363v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pivet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourcelot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155249" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446952v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627485v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2661-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545425v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Glorian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Limon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01217160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Blirando" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Blaise" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Gorodnaya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meilhac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2015.09.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lipskaia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zela Keuylian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jacquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.08.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545432v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Vromman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Trabelsi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Bereziat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12056" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545435v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Blaise" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mateo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Zaccarini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2012.00797.x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545434v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen H. F. De Baaij" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Merlet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.292516" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275672v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahatsangy Raharijaona" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Pennec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poirier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mirebeau-Prunier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Rouxel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007964" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391580v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Bouton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Porcelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751952v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746026v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447496v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duconge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380653v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Roux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447237v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943429v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Dortz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447266v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447212v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447082v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pfeffer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447116v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021836v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieda Claudine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boullouis Henri-Jean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harivel Thomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merda D&#233;borah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagr&#233;e Anne-Claire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddad Nadia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619073v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Bouton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucien Deshuillers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Li&#233;nard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Weis-Servat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukri Sharif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807620v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lienard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081452v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peroz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malandrin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441660v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien &#201;tienne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Barzic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441471v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447066v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Dugat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llys Kevin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Haciane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619594v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2026021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Defosseux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/JWD-D-24-00178" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05298829v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182025100899" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646754v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lucie Le Dortz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2024.110190" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604193v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Etienne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2024.102350" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039187v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Brosseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mps5060089" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Pipov&#225;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Allain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Henry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10010070" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deshuillers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313221v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo Almaz&#225;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourniol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Alberdi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gandoin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00040" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020363v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pivet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourcelot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155249" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446990v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2661-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545425v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Glorian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Limon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01217160v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Blirando" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Blaise" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Gorodnaya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meilhac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2015.09.019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545429v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lipskaia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zela Keuylian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jacquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.08.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545432v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Vromman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Trabelsi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Bereziat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12056" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545434v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen H. F. De Baaij" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Merlet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.292516" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545435v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Blaise" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Mateo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Zaccarini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1474-9726.2012.00797.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03275672v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahatsangy Raharijaona" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Pennec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poirier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mirebeau-Prunier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Rouxel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007964" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391580v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Porcelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751952v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746026v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Merda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380653v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Roux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447496v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Duconge" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447237v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943429v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Dortz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447266v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447212v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447116v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447082v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pfeffer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021836v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieda Claudine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boullouis Henri-Jean" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>